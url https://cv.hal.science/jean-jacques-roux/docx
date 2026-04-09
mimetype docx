--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -296,274 +296,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of BRDF parameters with spectral measurements in the visible light spectrum towards solar irradiation evaluation in urban environment for photovoltaïc technologies</w:t>
+                <w:t xml:space="preserve">Three-dimensional and high-resolution building energy simulation applied to phase change materials in a passive solar room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Raybaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thony</w:t>
+                <w:t xml:space="preserve">Teddy Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 263, pp.112034. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112034⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 274, pp.112418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073083v1</w:t>
+                <w:t xml:space="preserve">hal-04259408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional and high-resolution building energy simulation applied to phase change materials in a passive solar room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of BRDF parameters with spectral measurements in the visible light spectrum towards solar irradiation evaluation in urban environment for photovoltaïc technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Vergnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Gresse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
+                <w:t xml:space="preserve">Philippe Thony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 274, pp.112418. </w:t>
+              <w:t xml:space="preserve">, 2022, 263, pp.112034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259408v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate district heating and cooling energy demand and load calculations using reduced-order modelling</w:t>
               </w:r>
@@ -1766,381 +1766,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban energy simulation: simplification and reduction of building envelope models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
+                <w:t xml:space="preserve">High-performance implementations and large-scale validation of the link-wise artificial compressibility method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Asinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 275 (15), pp.143-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068936v1</w:t>
+                <w:t xml:space="preserve">hal-01059217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance implementations and large-scale validation of the link-wise artificial compressibility method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+                <w:t xml:space="preserve">Building dynamic thermal simulation of low-order multi-dimensional heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Central South University, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11771-014-1940-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059217v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building dynamic thermal simulation of low-order multi-dimensional heat transfer</w:t>
+                <w:t xml:space="preserve">Urban energy simulation: simplification and reduction of building envelope models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gao</w:t>
+                <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q.L. Zhang</w:t>
+                <w:t xml:space="preserve">Gilles Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Central South University, Springer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11771-014-1940-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997126v1</w:t>
+                <w:t xml:space="preserve">hal-01068936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun patch impact for the evaluation of operative temperatures distributions</w:t>
               </w:r>
@@ -2221,51 +2221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition and coupling of soil domain for modeling vertical ground heat exchangers using the state model size reduction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid reduced model for borehole heat exchangers over different time-scales and regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,378 +2577,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-GPU Implementation of the Lattice Boltzmann Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Obrecht</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">Genevieve Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.02.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6, SI), pp.467-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.787179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731106v1</w:t>
+                <w:t xml:space="preserve">hal-01814468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+                <w:t xml:space="preserve">Efficient GPU Implementation of the Linearly Interpolated Bounce-Back Boundary Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Foray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (6, SI), pp.467-477. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (6), http://dx.doi.org/10.1016/j.camwa.2012.05.014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.787179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2012.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814468v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient GPU Implementation of the Linearly Interpolated Bounce-Back Boundary Condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Multi-GPU Implementation of the Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 65 (6), http://dx.doi.org/10.1016/j.camwa.2012.05.014. </w:t>
+              <w:t xml:space="preserve">, 2013, 65 (2), pp.252-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2012.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731150v1</w:t>
+                <w:t xml:space="preserve">hal-00731106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Lattice Boltzmann Solvers for CUDA GPU Clusters</w:t>
               </w:r>
@@ -3168,90 +3168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-GPU Implementation of a Hybrid Thermal Lattice Boltzmann Solver using the TheLMA Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.269-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3279,659 +3279,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Foray</w:t>
+                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.2549-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761767v1</w:t>
+                <w:t xml:space="preserve">hal-02086904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
+                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfers behind an open-jointed ventilated cladding: experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (9), pp.2549-2560. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, pp.2549-2560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086904v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfers behind an open-jointed ventilated cladding: experimental and numerical investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Garnier</w:t>
+                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rusaouen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731157v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
+                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carsten Rode</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 34, pp.54-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 38, pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795457v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
+                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38, pp.371-380. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.543-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762727v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">energy saving and environmental resources potentials: toward new methods of building design</w:t>
               </w:r>
@@ -3956,51 +3956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duforestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58, pp.199-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4025,64 +4025,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TheLMA project: a thermal lattice Boltzmann solver for the GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,64 +4155,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the influence of the convective heat transfer on the dynamical behaviour of a phase change material wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31, pp.3117-3124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4246,90 +4246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TheLMA project: Multi-GPU Implementation of the Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (3), pp.295-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4357,299 +4357,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sorption isotherm hysteresis effect on indoor climate and energy demand for heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional numerical modeling of vertical ground heat exchangers: Domain decomposition and state model size reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kwiatowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">HVAC&amp;R Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.DOI: 10.1080/10789669.2011.604700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684128v1</w:t>
+                <w:t xml:space="preserve">hal-00731131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modeling of vertical ground heat exchangers: Domain decomposition and state model size reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Influence of sorption isotherm hysteresis effect on indoor climate and energy demand for heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Cauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HVAC&amp;R Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.DOI: 10.1080/10789669.2011.604700</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731131v1</w:t>
+                <w:t xml:space="preserve">hal-00684128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on phase change materials integrated in building walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (1), pp.379-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4943,77 +4943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developement and characterisation of a new MgSO4-zeolite composite for long-term thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hongois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95 (7), pp.1831-1837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5032,273 +5032,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a mechanically ventilated double-skin façade with venetian sun-shading device: A full-scale investigation in controlled environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Gavan</w:t>
+                <w:t xml:space="preserve">Numerical modelling of geothermal vertical heat exchangers for the short time analysis using the state model size reduction technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Woloszyn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (6-7), pp.706-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2009.10.017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454411v1</w:t>
+                <w:t xml:space="preserve">hal-00471158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of geothermal vertical heat exchangers for the short time analysis using the state model size reduction technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a mechanically ventilated double-skin façade with venetian sun-shading device: A full-scale investigation in controlled environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.11.019⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (2), pp.183-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2009.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471158v1</w:t>
+                <w:t xml:space="preserve">hal-00454411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to the lattice Boltzmann method for graphics processing units</w:t>
               </w:r>
@@ -5401,90 +5401,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBM Based Flow Simulation Using GPU Computing Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (7), pp.2380-2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5544,180 +5544,180 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eui-Jong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (6-7), pp.706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (3), pp.633-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5781,51 +5781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (11), pp.doi: 10.1088/0957-0233/20/11/115403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5850,77 +5850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic effciency of room wall containing PCM wallboard : a full-scale experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (2), pp.148-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6095,77 +6095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale experimental investigation of the thermal behaviour of wall room containing PCM wallboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (2), pp.148-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6190,77 +6190,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale experimental investigation of the thermal behaviour of wall room containing PCM wallboard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, - (-)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6414,64 +6414,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ghrab-Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of ventilation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6613,64 +6613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced linear state model of hollow blocks walls, validation using hot box measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,51 +7198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting block method to solve moist air flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,51 +7573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (n.a.), pp.113-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7668,51 +7668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 26 (3), pp.303-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8003,51 +8003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-structuration et couplage de modèles réduits appliqués aux transferts thermiques dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Byalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,51 +8819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3D and high resolution dynamic thermal model of a room with sun patch evolution for thermal comfort applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8936,51 +8936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3D and high resolution dynamic thermal model of a room with sun patch evolution for thermal comfort applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9300,64 +9300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Numerical Evaluation of the BIPV’s Production and Envelope Temperatures in Urban Areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9581,51 +9581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9827,51 +9827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10289,64 +10289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">reduction of building models for use in urban energy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10391,164 +10391,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban complexity and coupled CFD / thermo radiative modelling : A review of case studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of the energy density in a thermo chemical heat storage device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Salat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">SHC 2013, International Conference on Solar Heating and Cooling for Building and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287501v1</w:t>
+                <w:t xml:space="preserve">hal-01016517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">impact de la tache solaire sur un modèle thermique tri-dimensionnel de bâtiment : application à une cellule fortement isolée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10557,119 +10557,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, reims, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the sun patch on heating and cooling power evaluation for a low energy cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10698,178 +10698,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, lausanne, Switzerland. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the energy density in a thermo chemical heat storage device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+                <w:t xml:space="preserve">Urban complexity and coupled CFD / thermo radiative modelling : A review of case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bouia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">S Salat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHC 2013, International Conference on Solar Heating and Cooling for Building and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016517v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of coupled heat, air and moisture transfers in an experimental house exposed to natural climate</w:t>
               </w:r>
@@ -10976,90 +10976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of heat and mass transfer in a thermo chemical heat storage bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11136,51 +11136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11434,51 +11434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xeme Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes (CIFQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sagenay, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11758,51 +11758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duforestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simualation 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, SYDNEY, Australia. pp.2672-2679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11853,51 +11853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Spring School SFT Eurotherm METTI 2011: Thermal Measurements &amp; Inverse Techniques - 5th edition - Station Biologique de ROSCOFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, ROSCOFF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11948,51 +11948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12155,90 +12155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TheLMA: a Framework for Thermal Lattice Boltzmann Method on Graphics Processing Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Discrete Simulation of Fluid Dynamics 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12263,77 +12263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new borehole heat exchanger (BHE) model based on state model reduction techniques analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12371,90 +12371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Transfer Modelling for Efficient Implementation of the Lattice Boltzmann Method on Graphics Processing Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECPAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, BERKELEY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12473,273 +12473,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection Heat Transfer Near a Vertical Wall With Finite Capacity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Thermal Lattice Boltzmann Models and GPU: At Last the Good Marriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONV09 International Symposium on Convective Heat Transfer in Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.215-218</w:t>
+              <w:t xml:space="preserve">Sixth International Conference for Mesoscopic Methods in Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Guandong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471201v1</w:t>
+                <w:t xml:space="preserve">hal-00455417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Lattice Boltzmann Models and GPU: At Last the Good Marriage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Natural Convection Heat Transfer Near a Vertical Wall With Finite Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference for Mesoscopic Methods in Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Guandong, China</w:t>
+              <w:t xml:space="preserve">CONV09 International Symposium on Convective Heat Transfer in Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455417v1</w:t>
+                <w:t xml:space="preserve">hal-00471201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique de la modélisation numérique d'échangeurs géothermiques verticaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12777,77 +12777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of moisture sorption hysteresis influence on indoor conditions in room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSP2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12872,103 +12872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of surface treatment on mass transfer between air and building material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The National Science Board 2008 : The influence of surface treatment on mass transfer between air and building material</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12987,778 +12987,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high speed computer vision system for 3D particle tracking in full scale rooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Krauss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'08, 7-11 avril 2008, Damscus, Sirie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damscus, Syria</w:t>
+              <w:t xml:space="preserve">29th AIVC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347736v1</w:t>
+                <w:t xml:space="preserve">hal-00445944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">Effet de l'inertie thermique, de la surface vitrée et du coeffcicient de forme sur les besoins en chauffage d'une habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Muresan</w:t>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIVC conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Congrès IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445944v1</w:t>
+                <w:t xml:space="preserve">hal-00411796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'inertie thermique, de la surface vitrée et du coeffcicient de forme sur les besoins en chauffage d'une habitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">Non-stereoscopic 3D particle tracking velocimetry for full scale rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.on CD</w:t>
+              <w:t xml:space="preserve">29th AIVC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411796v1</w:t>
+                <w:t xml:space="preserve">hal-00445953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stereoscopic 3D particle tracking velocimetry for full scale rooms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Thermochemical storage using composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hongois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Coince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIVC conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Thermochemical storage using composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445953v1</w:t>
+                <w:t xml:space="preserve">hal-00347755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical storage using composite materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Double-skin façade exhaustive simulation throughout combined thermal and daylight modelling. Application to optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochemical storage using composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">25th Conference on Passive and Low Energy Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, DUBLIN, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347755v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin façade exhaustive simulation throughout combined thermal and daylight modelling. Application to optimal control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Jandon</w:t>
+                <w:t xml:space="preserve">Development of a high speed computer vision system for 3D particle tracking in full scale rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Woloszyn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Passive and Low Energy Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, DUBLIN, Ireland</w:t>
+              <w:t xml:space="preserve">ICTTA'08, 7-11 avril 2008, Damscus, Sirie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damscus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351368v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBM Based Flow Simulation Using GPU Computing Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence for Mesoscopic Methods in Engineering and Science 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13809,77 +13809,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication Technologies: from Theory to Applications (ICTTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Damascus, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13913,64 +13913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façade double-peau – performance énergétique et défi architectural. Modélisation en vue de la simulation prédictive et de la commande optimale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Franco-Québecois sur la thermique - CIFQ2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13995,64 +13995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building physics in Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14090,64 +14090,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling effect of PCM inserted in the walls : non linear phenomenon analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALENC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Crête, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14166,221 +14166,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A low order thermal bridge dynamic model for building simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.281-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352231v1</w:t>
+                <w:t xml:space="preserve">hal-00352220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low order thermal bridge dynamic model for building simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.281-286</w:t>
+              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352220v1</w:t>
+                <w:t xml:space="preserve">hal-00352231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of the effect of ventilated doubleskin facade with venetian blinds : Global simulation and assessment of energy performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14405,51 +14405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a data model for energy consumption analysis and prediction of large-scale commercial buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.281-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14589,256 +14589,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin facade with venetian blind: Global modelling and assessment of energy performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réhabilitation des bâtiments : Impact de la combinaison des protections solaires et des vitrages en fonction de l'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Flory-Celini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Covalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Building Performance Simulation Association - IBPSA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357933v1</w:t>
+                <w:t xml:space="preserve">hal-00357929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation des bâtiments : Impact de la combinaison des protections solaires et des vitrages en fonction de l'orientation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-skin facade with venetian blind: Global modelling and assessment of energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Performance Simulation Association - IBPSA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
+              <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357929v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Coupled Heat Transfer and Airflow in Unconditioned Buildings: Application to the Winter Thermal Comfort</w:t>
               </w:r>
@@ -14850,51 +14850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ghrab-Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14932,64 +14932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façades de type double-peau équipées de vénitiens : Modélisation et performances énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association - IBPSA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15040,77 +15040,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2005 - 9th International IBPSA Conference, BS 2005; Montreal; Canada; 15 August 2005 through 18 August 2005; Code 93268</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPBSA, Aug 2005, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15148,51 +15148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et perspectives du logiciel CODYBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15224,299 +15224,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global modelling of double skin facades equiped with venetian blind model basedon CFD approach</w:t>
+                <w:t xml:space="preserve">La façade de type double-peau : évaluation des transferts convectifs et radiatifs globaux à l'aide d'une approche CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Woloszyn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361818v1</w:t>
+                <w:t xml:space="preserve">hal-00361820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La façade de type double-peau : évaluation des transferts convectifs et radiatifs globaux à l'aide d'une approche CFD</w:t>
+                <w:t xml:space="preserve">Global modelling of double skin facades equiped with venetian blind model basedon CFD approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">CISBAT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361820v1</w:t>
+                <w:t xml:space="preserve">hal-00361818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the double skin facades for building energy simulation: radiative and convective heat transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.1067-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15541,77 +15541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des stores vénitiens. Influence de leur gestion d'ouverture sur les bilans thermiques d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16081,51 +16081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Français TRNSYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16414,51 +16414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibpsa.org/awards/fellows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aicvf.org/commission-enseignement/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/missenard-quint-b_interclima-aicvf-activity-7247530901683773440-Dijo/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2022.103901" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Raybaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Disdier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thony" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui-Jong Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Milliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F2B4WQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0272-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.05.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW9BV70X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHSP3Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.L. Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-014-1940-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.04.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW71TKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.08.091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BZXCBRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obrecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.02.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.05.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Chesn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.10.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731122v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414745" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541875v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2010.08.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19328-6_16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hongois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Stevens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.11.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB2GFSN1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2010.01.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8Q365H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84NJDTQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gharbi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghrab-Morcos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2005.11683697" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2004.03.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFX4C5FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(01)00023-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03GZH0K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095740v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00232-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8408DQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Yezou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htec371" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Depecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(97)00011-X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PL12LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Biyaali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0735-1933(96)00041-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G61C236B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byalli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Smith Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0360-1323(94)00042-Q" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/158CC54D13C2B1BC9566A20EECB6DFD12A1A58D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-7788(93)90008-I" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC9V1CTB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pallier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002501010900" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75DC9DEDAFF4FAD661BF499356575B0FD0FAD8B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095808v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roldan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosclaude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;tienne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02729876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255756v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255815v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210819" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garcia Perez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210669" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnault Etienne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlier Lucie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210982" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842251v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287496v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nsm.009811" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Castet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293026v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287501v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985596v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Metchueng Kamdem" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930965v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778115v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hongois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541359v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541364v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455417v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Coince" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Biwole" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530073" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352220v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357929v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flory-Celini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357930v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361812v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256388v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker, P.," TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257122v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareille Renaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Covalet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257126v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257139v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jean" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256261v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silhadi," TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miramond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibpsa.org/awards/fellows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aicvf.org/commission-enseignement/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/missenard-quint-b_interclima-aicvf-activity-7247530901683773440-Dijo/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2022.103901" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Raybaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Disdier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui-Jong Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Milliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F2B4WQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0272-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.05.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW9BV70X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.L. Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-014-1940-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHSP3Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.04.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW71TKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.08.091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BZXCBRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obrecht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.05.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.02.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Chesn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.10.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731122v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414745" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541875v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2010.08.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19328-6_16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hongois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Stevens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.11.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB2GFSN1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2010.01.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8Q365H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84NJDTQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gharbi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghrab-Morcos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2005.11683697" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2004.03.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFX4C5FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(01)00023-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03GZH0K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095740v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00232-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8408DQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Yezou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htec371" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Depecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(97)00011-X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PL12LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Biyaali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0735-1933(96)00041-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G61C236B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byalli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Smith Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0360-1323(94)00042-Q" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/158CC54D13C2B1BC9566A20EECB6DFD12A1A58D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-7788(93)90008-I" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC9V1CTB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pallier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002501010900" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75DC9DEDAFF4FAD661BF499356575B0FD0FAD8B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095808v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roldan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosclaude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;tienne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02729876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255756v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255815v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210819" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garcia Perez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210669" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnault Etienne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlier Lucie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210982" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842251v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287496v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nsm.009811" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Castet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293026v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Metchueng Kamdem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985610v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930965v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778115v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hongois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541359v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541364v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445953v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347755v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Coince" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347736v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Biwole" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530073" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357929v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flory-Celini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357930v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361812v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256388v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker, P.," TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257122v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareille Renaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Covalet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257126v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257139v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jean" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256261v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silhadi," TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miramond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>