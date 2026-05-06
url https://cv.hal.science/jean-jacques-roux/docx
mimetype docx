--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1874,273 +1874,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building dynamic thermal simulation of low-order multi-dimensional heat transfer</w:t>
+                <w:t xml:space="preserve">Urban energy simulation: simplification and reduction of building envelope models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gao</w:t>
+                <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q.L. Zhang</w:t>
+                <w:t xml:space="preserve">Gilles Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Central South University, Springer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11771-014-1940-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997126v1</w:t>
+                <w:t xml:space="preserve">hal-01068936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban energy simulation: simplification and reduction of building envelope models</w:t>
+                <w:t xml:space="preserve">Building dynamic thermal simulation of low-order multi-dimensional heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.J. Kim</w:t>
+                <w:t xml:space="preserve">Y. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Plessis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
+                <w:t xml:space="preserve">R. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Central South University, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11771-014-1940-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068936v1</w:t>
+                <w:t xml:space="preserve">hal-00997126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun patch impact for the evaluation of operative temperatures distributions</w:t>
               </w:r>
@@ -2221,51 +2221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition and coupling of soil domain for modeling vertical ground heat exchangers using the state model size reduction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid reduced model for borehole heat exchangers over different time-scales and regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,846 +2460,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
+                <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Foray</w:t>
+                <w:t xml:space="preserve">Genevieve Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.340-352. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6, SI), pp.467-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.787179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798374v2</w:t>
+                <w:t xml:space="preserve">hal-01814468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient GPU Implementation of the Linearly Interpolated Bounce-Back Boundary Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Foray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">C. Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.787179⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (6), http://dx.doi.org/10.1016/j.camwa.2012.05.014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2012.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814468v1</w:t>
+                <w:t xml:space="preserve">hal-00731150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient GPU Implementation of the Linearly Interpolated Bounce-Back Boundary Condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Multi-GPU Implementation of the Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 65 (6), http://dx.doi.org/10.1016/j.camwa.2012.05.014. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2012.05.014⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 65 (2), pp.252-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731150v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-GPU Implementation of the Lattice Boltzmann Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Kuznik</w:t>
+                <w:t xml:space="preserve">Scalable Lattice Boltzmann Solvers for CUDA GPU Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.02.020⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (6-7), pp.259-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731106v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Lattice Boltzmann Solvers for CUDA GPU Clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+                <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39 (6-7), pp.259-270. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.340-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2013.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931058v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the air change rate of airtight buildings under natural conditions using the tracer gas technique. comparison with numerical modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">Multi-GPU Implementation of a Hybrid Thermal Lattice Boltzmann Solver using the TheLMA Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60, pp.37-44. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.269-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2012.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985227v1</w:t>
+                <w:t xml:space="preserve">hal-00731152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-GPU Implementation of a Hybrid Thermal Lattice Boltzmann Solver using the TheLMA Framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">Assessment of the air change rate of airtight buildings under natural conditions using the tracer gas technique. comparison with numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.269-275. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2012.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731152v1</w:t>
+                <w:t xml:space="preserve">hal-00985227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
               </w:r>
@@ -3467,51 +3467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.2549-2560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3530,408 +3530,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
+                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carsten Rode</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.543-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795457v1</w:t>
+                <w:t xml:space="preserve">hal-00761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
+                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 38, pp.371-380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 34, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762727v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
+                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 93, pp.543-559. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.371-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761767v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">energy saving and environmental resources potentials: toward new methods of building design</w:t>
               </w:r>
@@ -4025,64 +4025,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TheLMA project: a thermal lattice Boltzmann solver for the GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,1169 +4136,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the influence of the convective heat transfer on the dynamical behaviour of a phase change material wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional numerical modeling of vertical ground heat exchangers: Domain decomposition and state model size reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HVAC&amp;R Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.DOI: 10.1080/10789669.2011.604700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683866v1</w:t>
+                <w:t xml:space="preserve">hal-00731131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TheLMA project: Multi-GPU Implementation of the Lattice Boltzmann Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Influence of sorption isotherm hysteresis effect on indoor climate and energy demand for heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731122v1</w:t>
+                <w:t xml:space="preserve">hal-00684128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modeling of vertical ground heat exchangers: Domain decomposition and state model size reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A review on phase change materials integrated in building walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Cauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HVAC&amp;R Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.379-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2010.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731131v1</w:t>
+                <w:t xml:space="preserve">hal-00541875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sorption isotherm hysteresis effect on indoor climate and energy demand for heating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The TheLMA project: Multi-GPU Implementation of the Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.295-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342011414745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684128v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on phase change materials integrated in building walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the influence of the convective heat transfer on the dynamical behaviour of a phase change material wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (1), pp.379-391. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.3117-3124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2010.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541875v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of Combined Heat Transfers in a Double Skin Façade - Full Scale Laboratory Experiment Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developement and characterisation of a new MgSO4-zeolite composite for long-term thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+                <w:t xml:space="preserve">S. Hongois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gauzere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">Ph. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (7), pp.1831-1837</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781339v1</w:t>
+                <w:t xml:space="preserve">hal-00683965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Memory Access Modelling for Efficient Implementation of the LBM on GPUs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+                <w:t xml:space="preserve">Numerical Modelling of Combined Heat Transfers in a Double Skin Façade - Full Scale Laboratory Experiment Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19328-6_16⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (14-15), pp.3043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003059v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developement and characterisation of a new MgSO4-zeolite composite for long-term thermal energy storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">Global Memory Access Modelling for Efficient Implementation of the LBM on GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6449, pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19328-6_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683965v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of geothermal vertical heat exchangers for the short time analysis using the state model size reduction technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a mechanically ventilated double-skin façade with venetian sun-shading device: A full-scale investigation in controlled environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.11.019⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (2), pp.183-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2009.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471158v1</w:t>
+                <w:t xml:space="preserve">hal-00454411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a mechanically ventilated double-skin façade with venetian sun-shading device: A full-scale investigation in controlled environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of geothermal vertical heat exchangers for the short time analysis using the state model size reduction technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (6-7), pp.706-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2009.10.017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454411v1</w:t>
+                <w:t xml:space="preserve">hal-00471158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to the lattice Boltzmann method for graphics processing units</w:t>
               </w:r>
@@ -5401,90 +5401,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBM Based Flow Simulation Using GPU Computing Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (7), pp.2380-2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5580,144 +5580,144 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (6-7), pp.706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (3), pp.633-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5781,51 +5781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (11), pp.doi: 10.1088/0957-0233/20/11/115403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5850,77 +5850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic effciency of room wall containing PCM wallboard : a full-scale experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (2), pp.148-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6095,77 +6095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale experimental investigation of the thermal behaviour of wall room containing PCM wallboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (2), pp.148-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6190,77 +6190,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale experimental investigation of the thermal behaviour of wall room containing PCM wallboard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, - (-)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6427,51 +6427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ghrab-Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of ventilation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6626,51 +6626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced linear state model of hollow blocks walls, validation using hot box measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,51 +7573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (n.a.), pp.113-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7668,51 +7668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 26 (3), pp.303-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8003,51 +8003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-structuration et couplage de modèles réduits appliqués aux transferts thermiques dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Byalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9047,274 +9047,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the Power Load Curve at the District Scale - Introduction of a Dedicated Platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien David</w:t>
+                <w:t xml:space="preserve">Simulation of Hourly Energy Needs at Urban Scale: A Methodology of Adapted Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eui-Jong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Garcia Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IBPSA, Sep 2019, Rome, Italy. pp.1467-1474, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210819⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.3484-3490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255815v1</w:t>
+                <w:t xml:space="preserve">hal-04256124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Hourly Energy Needs at Urban Scale: A Methodology of Adapted Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Garcia Perez</w:t>
+                <w:t xml:space="preserve">Simulating the Power Load Curve at the District Scale - Introduction of a Dedicated Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.3484-3490, </w:t>
+              <w:t xml:space="preserve">, IBPSA, Sep 2019, Rome, Italy. pp.1467-1474, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256124v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Numerical Evaluation of the BIPV’s Production and Envelope Temperatures in Urban Areas.</w:t>
               </w:r>
@@ -9795,265 +9795,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high-performance thermal flow solvers based on the link-wise artificial compressibility method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Obrecht</w:t>
+                <w:t xml:space="preserve">Is it possible to use a single reduced model for a number of buildings in urban energy simulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eui-Jong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building Simulation 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287496v1</w:t>
+                <w:t xml:space="preserve">hal-01287514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to use a single reduced model for a number of buildings in urban energy simulation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xi He</w:t>
+                <w:t xml:space="preserve">Towards high-performance thermal flow solvers based on the link-wise artificial compressibility method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.nsm.009811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287514v1</w:t>
+                <w:t xml:space="preserve">hal-01287496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation in situ sur la cellule BestLab pour la validation d'un modèle prenant en compte la tache solaire</w:t>
               </w:r>
@@ -10289,64 +10289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">reduction of building models for use in urban energy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10410,51 +10410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of the energy density in a thermo chemical heat storage device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10557,51 +10557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10989,51 +10989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of heat and mass transfer in a thermo chemical heat storage bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11091,338 +11091,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are 3D heat transfer formulations with short time sted and sun patch evolution nececessary for building simulation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auline Rodler</w:t>
+                <w:t xml:space="preserve">is it reasonable to calculate the thermal peak load using acausal models and short time steps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building simulation conférence 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.3737-3744</w:t>
+              <w:t xml:space="preserve">Building simulation conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.2816-2822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985575v1</w:t>
+                <w:t xml:space="preserve">hal-00985585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">moisture infiltration in fractures and consequences on the hygrothermal performance of building facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.3562-3569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">is it reasonable to calculate the thermal peak load using acausal models and short time steps?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Are 3D heat transfer formulations with short time sted and sun patch evolution nececessary for building simulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building simulation conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.2816-2822</w:t>
+              <w:t xml:space="preserve">Building simulation conférence 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.3737-3744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985585v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Expérimentale de la Convection Naturelle aux abords d'une Paroi Contenant des Matériaux à Changement de Phase</w:t>
               </w:r>
@@ -11434,51 +11434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xeme Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes (CIFQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sagenay, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11497,243 +11497,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Memory Access Modelling for Efficient Implementation of the Lattice Boltzmann Method on Graphics Processing Units</w:t>
+                <w:t xml:space="preserve">Towards Urban-Scale Flow Simulations Using the Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECPAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Porto, Portugal. pp.151--161</w:t>
+              <w:t xml:space="preserve">Building Simulation 2011 - 12th Conference of International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.933-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563159v1</w:t>
+                <w:t xml:space="preserve">hal-00930965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Urban-Scale Flow Simulations Using the Lattice Boltzmann Method</w:t>
+                <w:t xml:space="preserve">Global Memory Access Modelling for Efficient Implementation of the Lattice Boltzmann Method on Graphics Processing Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2011 - 12th Conference of International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.933-940</w:t>
+              <w:t xml:space="preserve">VECPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Porto, Portugal. pp.151--161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930965v1</w:t>
+                <w:t xml:space="preserve">inria-00563159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">exploitation of the environmental energy resources: indicators and design strategies</w:t>
               </w:r>
@@ -11853,51 +11853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Spring School SFT Eurotherm METTI 2011: Thermal Measurements &amp; Inverse Techniques - 5th edition - Station Biologique de ROSCOFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, ROSCOFF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11935,64 +11935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using particle image velocimetry (piv) to experimentally study the melting and solidification of phase change material (pcm) in transparent building brick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12155,90 +12155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TheLMA: a Framework for Thermal Lattice Boltzmann Method on Graphics Processing Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Discrete Simulation of Fluid Dynamics 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12263,77 +12263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new borehole heat exchanger (BHE) model based on state model reduction techniques analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12371,90 +12371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Transfer Modelling for Efficient Implementation of the Lattice Boltzmann Method on Graphics Processing Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECPAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, BERKELEY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12479,77 +12479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Lattice Boltzmann Models and GPU: At Last the Good Marriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference for Mesoscopic Methods in Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Guandong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12600,51 +12600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONV09 International Symposium on Convective Heat Transfer in Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12669,77 +12669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique de la modélisation numérique d'échangeurs géothermiques verticaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12777,77 +12777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of moisture sorption hysteresis influence on indoor conditions in room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSP2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12866,899 +12866,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of surface treatment on mass transfer between air and building material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rode</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The National Science Board 2008 : The influence of surface treatment on mass transfer between air and building material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">29th AIVC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351366v1</w:t>
+                <w:t xml:space="preserve">hal-00445944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Muresan</w:t>
+                <w:t xml:space="preserve">Effet de l'inertie thermique, de la surface vitrée et du coeffcicient de forme sur les besoins en chauffage d'une habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIVC conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Congrès IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445944v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'inertie thermique, de la surface vitrée et du coeffcicient de forme sur les besoins en chauffage d'une habitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Development of a high speed computer vision system for 3D particle tracking in full scale rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.on CD</w:t>
+              <w:t xml:space="preserve">ICTTA'08, 7-11 avril 2008, Damscus, Sirie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damscus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411796v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stereoscopic 3D particle tracking velocimetry for full scale rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th AIVC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical storage using composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hongois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Coince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochemical storage using composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-skin façade exhaustive simulation throughout combined thermal and daylight modelling. Application to optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conference on Passive and Low Energy Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, DUBLIN, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high speed computer vision system for 3D particle tracking in full scale rooms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The influence of surface treatment on mass transfer between air and building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'08, 7-11 avril 2008, Damscus, Sirie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damscus, Syria</w:t>
+              <w:t xml:space="preserve">The National Science Board 2008 : The influence of surface treatment on mass transfer between air and building material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347736v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBM Based Flow Simulation Using GPU Computing Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence for Mesoscopic Methods in Engineering and Science 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13809,51 +13809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13926,51 +13926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façade double-peau – performance énergétique et défi architectural. Modélisation en vue de la simulation prédictive et de la commande optimale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Franco-Québecois sur la thermique - CIFQ2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13989,398 +13989,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building material</w:t>
+                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building physics in Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352193v1</w:t>
+                <w:t xml:space="preserve">hal-00352231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling effect of PCM inserted in the walls : non linear phenomenon analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A low order thermal bridge dynamic model for building simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALENC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Crête, Greece</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.281-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352016v1</w:t>
+                <w:t xml:space="preserve">hal-00352220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low order thermal bridge dynamic model for building simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.281-286</w:t>
+              <w:t xml:space="preserve">Building physics in Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352220v1</w:t>
+                <w:t xml:space="preserve">hal-00352193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Cooling effect of PCM inserted in the walls : non linear phenomenon analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
+              <w:t xml:space="preserve">PALENC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Crête, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352231v1</w:t>
+                <w:t xml:space="preserve">hal-00352016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of the effect of ventilated doubleskin facade with venetian blinds : Global simulation and assessment of energy performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14405,51 +14405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a data model for energy consumption analysis and prediction of large-scale commercial buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.281-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14647,51 +14647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Covalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association - IBPSA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14729,77 +14729,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-skin facade with venetian blind: Global modelling and assessment of energy performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14850,51 +14850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ghrab-Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14945,51 +14945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association - IBPSA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15066,51 +15066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2005 - 9th International IBPSA Conference, BS 2005; Montreal; Canada; 15 August 2005 through 18 August 2005; Code 93268</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPBSA, Aug 2005, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15148,51 +15148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et perspectives du logiciel CODYBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15269,51 +15269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15364,51 +15364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15459,64 +15459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.1067-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15541,51 +15541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des stores vénitiens. Influence de leur gestion d'ouverture sur les bilans thermiques d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15859,217 +15859,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SISLEY : AN OPEN TOOL FOR TRANSIENT-STATE TWO-DIMENSIONAL HEAT TRANSFER</w:t>
+                <w:t xml:space="preserve">CODYBA, A DESIGN TOOL FOR BUILDINGS PERFORMANCE SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Deque</w:t>
+                <w:t xml:space="preserve">Noel Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Noel</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Smith Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International IBPSA Conference Rio de Janeiro, Brazil August 13-15, 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPBSA, Aug 2001, Rio De Janeiro, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257126v1</w:t>
+                <w:t xml:space="preserve">hal-04257139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODYBA, A DESIGN TOOL FOR BUILDINGS PERFORMANCE SIMULATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SISLEY : AN OPEN TOOL FOR TRANSIENT-STATE TWO-DIMENSIONAL HEAT TRANSFER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paulo Smith Schneider</w:t>
+                <w:t xml:space="preserve">Jean Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International IBPSA Conference Rio de Janeiro, Brazil August 13-15, 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPBSA, Aug 2001, Rio De Janeiro, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257139v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une véranda et de sa protection solaire dans l'environnement TRNSYS</w:t>
               </w:r>
@@ -16414,51 +16414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibpsa.org/awards/fellows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aicvf.org/commission-enseignement/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/missenard-quint-b_interclima-aicvf-activity-7247530901683773440-Dijo/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2022.103901" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Raybaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Disdier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui-Jong Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Milliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F2B4WQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0272-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.05.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW9BV70X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.L. Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-014-1940-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHSP3Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.04.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW71TKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.08.091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BZXCBRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obrecht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.05.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.02.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Chesn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.10.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731122v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414745" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541875v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2010.08.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19328-6_16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hongois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Stevens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.11.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB2GFSN1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2010.01.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8Q365H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84NJDTQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gharbi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghrab-Morcos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2005.11683697" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2004.03.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFX4C5FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(01)00023-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03GZH0K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095740v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00232-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8408DQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Yezou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htec371" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Depecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(97)00011-X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PL12LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Biyaali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0735-1933(96)00041-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G61C236B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byalli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Smith Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0360-1323(94)00042-Q" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/158CC54D13C2B1BC9566A20EECB6DFD12A1A58D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-7788(93)90008-I" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC9V1CTB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pallier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002501010900" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75DC9DEDAFF4FAD661BF499356575B0FD0FAD8B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095808v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roldan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosclaude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;tienne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02729876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255756v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255815v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210819" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garcia Perez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210669" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnault Etienne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlier Lucie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210982" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842251v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287496v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nsm.009811" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Castet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293026v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Metchueng Kamdem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985610v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930965v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778115v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hongois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541359v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541364v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445953v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347755v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Coince" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347736v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Biwole" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530073" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357929v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flory-Celini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357930v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361812v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256388v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker, P.," TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257122v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareille Renaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Covalet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257126v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257139v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jean" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256261v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silhadi," TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miramond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibpsa.org/awards/fellows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aicvf.org/commission-enseignement/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/missenard-quint-b_interclima-aicvf-activity-7247530901683773440-Dijo/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2022.103901" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Raybaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Disdier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui-Jong Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.183" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Milliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F2B4WQW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0272-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.05.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW9BV70X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHSP3Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.L. Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11771-014-1940-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.04.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW71TKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.08.091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BZXCBRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obrecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.05.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.02.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.04.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Chesn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.10.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2010.08.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342011414745" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hongois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Stevens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19328-6_16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.11.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB2GFSN1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2010.01.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8Q365H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84NJDTQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gharbi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghrab-Morcos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2005.11683697" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2004.03.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFX4C5FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(01)00023-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03GZH0K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095740v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00232-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8408DQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Yezou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htec371" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Depecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(97)00011-X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PL12LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Biyaali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0735-1933(96)00041-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G61C236B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byalli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Smith Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0360-1323(94)00042-Q" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/158CC54D13C2B1BC9566A20EECB6DFD12A1A58D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-7788(93)90008-I" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC9V1CTB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pallier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002501010900" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75DC9DEDAFF4FAD661BF499356575B0FD0FAD8B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095808v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roldan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosclaude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;tienne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02729876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255756v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garcia Perez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210669" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210819" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnault Etienne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlier Lucie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210982" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842251v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287496v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nsm.009811" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Castet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293026v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Metchueng Kamdem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985610v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985585v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985575v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930965v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563159v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778115v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hongois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541359v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541364v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347736v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347755v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Coince" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Biwole" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530073" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352220v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357929v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flory-Celini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357930v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361812v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256388v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker, P.," TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257122v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareille Renaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Covalet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257139v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Jean" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257126v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deque" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256261v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silhadi," TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miramond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>