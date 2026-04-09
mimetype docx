--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1860,443 +1860,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and simulations of the structure Harmony-Gamma subjected to broadband random vibrations - Modeling, numerical simulations and experiments</w:t>
+                <w:t xml:space="preserve">Performances of the double modal synthesis for the prediction of the transient self-sustained vibration and squeal noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Roncen</w:t>
+                <w:t xml:space="preserve">G. Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-P Lambelin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107849⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.107807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275352v1</w:t>
+                <w:t xml:space="preserve">hal-03260508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of the double modal synthesis for the prediction of the transient self-sustained vibration and squeal noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Corradi</w:t>
+                <w:t xml:space="preserve">Experiments and simulations of the structure Harmony-Gamma subjected to broadband random vibrations - Modeling, numerical simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Besset</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 175, pp.107807. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.165-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260508v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Chantereau</w:t>
+                <w:t xml:space="preserve">Advanced computational technique based on kriging and Polynomial Chaos Expansion for structural stability of mechanical systems with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10665-021-10157-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256011v1</w:t>
+                <w:t xml:space="preserve">hal-03341899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced computational technique based on kriging and Polynomial Chaos Expansion for structural stability of mechanical systems with uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Denimal</w:t>
+                <w:t xml:space="preserve">Dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roncen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.106798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10665-021-10157-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341899v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced kriging-based surrogate modelling and sensitivity analysis for rotordynamics with uncertainties</w:t>
               </w:r>
@@ -3082,456 +3082,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and simulations of an industrial assembly with different types of nonlinear joints subjected to harmonic vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Roncen</w:t>
+                <w:t xml:space="preserve">Dataset of multi-harmonic measurements for the experimental CEA-beam benchmark structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.029⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255521v1</w:t>
+                <w:t xml:space="preserve">hal-03256012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and nonlinear simulations of a rubber isolator subjected to harmonic and random vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Roncen</w:t>
+                <w:t xml:space="preserve">Influence of structural modifications of automotive brake systems for squeal events with kriging meta-modelling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 451, pp.71 - 83. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 463, pp.114938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03255533v1</w:t>
+                <w:t xml:space="preserve">hal-02957521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural modifications of automotive brake systems for squeal events with kriging meta-modelling method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Nacivet</w:t>
+                <w:t xml:space="preserve">Experiments and simulations of an industrial assembly with different types of nonlinear joints subjected to harmonic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 463, pp.114938. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 458, pp.458 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02957521v1</w:t>
+                <w:t xml:space="preserve">hal-03255521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of multi-harmonic measurements for the experimental CEA-beam benchmark structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Claeys</w:t>
+                <w:t xml:space="preserve">Experiments and nonlinear simulations of a rubber isolator subjected to harmonic and random vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Roncen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Lambelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 451, pp.71 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256012v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Smooth Contact Dynamics Approach for Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
               </w:r>
@@ -3732,248 +3732,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeal analysis based on the laboratory experimental bench “Friction-Induced Vibration and noisE at École Centrale de Lyon” (FIVE@ECL)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear vibrations of a beam with non-ideal boundary conditions and stochastic excitations - experiments, modeling and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roncen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119, pp.561 - 588. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.14-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256083v1</w:t>
+                <w:t xml:space="preserve">hal-04084663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of a beam with non-ideal boundary conditions and stochastic excitations - experiments, modeling and simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Roncen</w:t>
+                <w:t xml:space="preserve">Squeal analysis based on the laboratory experimental bench “Friction-Induced Vibration and noisE at École Centrale de Lyon” (FIVE@ECL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Lambelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74, pp.14-29. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.561 - 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084663v1</w:t>
+                <w:t xml:space="preserve">hal-03256083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel hybrid surrogate model and its application on a mechanical system subjected to friction-induced vibration</w:t>
               </w:r>
@@ -4115,51 +4115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21, pp.639 - 643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4187,265 +4187,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging Metamodeling in Rotordynamics: Application for Predicting Critical Speeds and Vibrations of a Flexible Rotor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-excited vibrations of a non-smooth contact dynamical system with planar friction based on the shooting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Charroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/1264619⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp. 90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256332v1</w:t>
+                <w:t xml:space="preserve">hal-01999053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-excited vibrations of a non-smooth contact dynamical system with planar friction based on the shooting method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kriging Metamodeling in Rotordynamics: Application for Predicting Critical Speeds and Vibrations of a Flexible Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Nechak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144, pp. 90-101. </w:t>
+              <w:t xml:space="preserve">Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/1264619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999053v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear vibrations of a beam with non-ideal boundary conditions and uncertainties – Modeling, numerical simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,317 +4798,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Transient Nonlinear Friction-Induced Vibrations Using Complex Interface Modes: Application to the Prediction of Squeal Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-state response of a random dynamical system described with Padé approximants and random eigenmodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Besset</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/6107251⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1104-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256005v1</w:t>
+                <w:t xml:space="preserve">hal-01589593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state response of a random dynamical system described with Padé approximants and random eigenmodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Transient Nonlinear Friction-Induced Vibrations Using Complex Interface Modes: Application to the Prediction of Squeal Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael I Friswell</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1104-1109. </w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/6107251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589593v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial chaos-based extended Padé expansion in structural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ian Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5149,317 +5149,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging Surrogate Models for Predicting the Complex Eigenvalues of Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Nechak</w:t>
+                <w:t xml:space="preserve">Modal interactions due to friction in the nonlinear vibration response of the “Harmony” test structure: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Nacivet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/3586230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 376, pp.131 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957459v1</w:t>
+                <w:t xml:space="preserve">hal-03255747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal interactions due to friction in the nonlinear vibration response of the “Harmony” test structure: Experiments and simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Claeys</w:t>
+                <w:t xml:space="preserve">Kriging Surrogate Models for Predicting the Complex Eigenvalues of Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R Todeschini</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 376, pp.131 - 148. </w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/3586230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255747v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial chaos expansion with random and fuzzy variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Friswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,90 +5519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Roots of Orthogonal Polynomials in the Dynamic Response of Stochastic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5896,51 +5896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70-71, pp.1097 - 1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6273,90 +6273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Chaos Expansion and Steady-State Response of a Class of Random Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacquelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 141 (4), pp. 4-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6390,90 +6390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial chaos expansion in structural dynamics: Accelerating the convergence of the first two statistical moment sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacquelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 356, pp. 144-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7170,51 +7170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise polynomial chaos expansion with an application to brake squeal of a linear brake system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7408,51 +7408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic study of a non-linear self-excited system with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7805,430 +7805,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of non-linear vibrations and the anti-resonances of Higher-Order Frequency Response Functions for crack detection in pipeline beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of nonlinear behaviors and modal reductions for friction destabilized systems. Application to an elastic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 43, pp.87-95. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (5), pp.1011-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2012.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703212v1</w:t>
+                <w:t xml:space="preserve">hal-00649091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nonlinear behaviors and modal reductions for friction destabilized systems. Application to an elastic layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Loyer</w:t>
+                <w:t xml:space="preserve">Study of the non-linear dynamic response of a rotor system with faults and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorang</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 331 (5), pp.1011-1041. </w:t>
+              <w:t xml:space="preserve">, 2012, 331, pp.671-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649091v1</w:t>
+                <w:t xml:space="preserve">hal-00733295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the non-linear dynamic response of a rotor system with faults and uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Didier</w:t>
+                <w:t xml:space="preserve">Stochastic Analysis of the Eigenvalue Problem for Mechanical Systems Using Polynomial Chaos Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 331, pp.671-703. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4005842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733295v1</w:t>
+                <w:t xml:space="preserve">hal-00704857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Analysis of the Eigenvalue Problem for Mechanical Systems Using Polynomial Chaos Expansion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of non-linear vibrations and the anti-resonances of Higher-Order Frequency Response Functions for crack detection in pipeline beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (5), </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4005842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704857v1</w:t>
+                <w:t xml:space="preserve">hal-00703212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Dimensional Harmonic Balance With Uncertainties Applied to Rotor Dynamics</w:t>
               </w:r>
@@ -8520,209 +8520,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vibration signature of chordal cracks in a rotor system including uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crack detection based on optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 331, pp.138-154. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (11), pp.1737 - 1749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1077546311429839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630417v1</w:t>
+                <w:t xml:space="preserve">hal-00729343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack detection based on optimal control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The vibration signature of chordal cracks in a rotor system including uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (11), pp.1737 - 1749. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331, pp.138-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1077546311429839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729343v1</w:t>
+                <w:t xml:space="preserve">hal-00630417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis for a Self-exciting Mechanism with Friction Using Interval Computations</w:t>
               </w:r>
@@ -9338,196 +9338,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the response of a rotor system containing a breathing crack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of an open crack in a beam using an a posteriori error estimator of the frequency response functions with noisy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 413-414, pp.479-486. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.413-414.479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425158v1</w:t>
+                <w:t xml:space="preserve">hal-00343592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an open crack in a beam using an a posteriori error estimator of the frequency response functions with noisy measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the response of a rotor system containing a breathing crack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28, pp.75-85. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 413-414, pp.479-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2008.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.413-414.479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343592v1</w:t>
+                <w:t xml:space="preserve">hal-00425158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the destabilization paradox to limit cycle amplitudes for a nonlinear self-excited system subject to gyroscopic and circulatory actions</w:t>
               </w:r>
@@ -9818,313 +9818,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new treatment for predicting the self-excited vibrations of nonlinear systems with frictional interfaces: The Constrained Harmonic Balance Method, with application to disc brake squeal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the nonlinear stationary dynamic of single and multi-instabilities for disk brake squeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudeyras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 319 (3-5), pp.1175-1199. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1-2), pp.207 - 222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.06.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2009.027122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338748v1</w:t>
+                <w:t xml:space="preserve">hal-00411747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the nonlinear stationary dynamic of single and multi-instabilities for disk brake squeal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new treatment for predicting the self-excited vibrations of nonlinear systems with frictional interfaces: The Constrained Harmonic Balance Method, with application to disc brake squeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coudeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coudeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (1-2), pp.207 - 222. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 319 (3-5), pp.1175-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2009.027122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411747v1</w:t>
+                <w:t xml:space="preserve">hal-00338748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear dynamics and contacts of an unbalanced flexible rotor supported on ball bearings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear transient vibrations and coexistences of multi-instabilities induced by friction in an aircraft braking system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (9), pp.1713-1732. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328 (4-5), pp.555-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411725v1</w:t>
+                <w:t xml:space="preserve">hal-00425155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the Nonlinear Vibrations and n× Amplitudes of a Rotor With a Transverse Crack</w:t>
               </w:r>
@@ -10182,131 +10208,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear transient vibrations and coexistences of multi-instabilities induced by friction in an aircraft braking system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear dynamics and contacts of an unbalanced flexible rotor supported on ball bearings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 328 (4-5), pp.555-574. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (9), pp.1713-1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425155v1</w:t>
+                <w:t xml:space="preserve">hal-00411725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental response and vibrational characteristics of a slotted rotor</w:t>
               </w:r>
@@ -10844,252 +10844,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval approach applied to blades of windscreens wiper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+                <w:t xml:space="preserve">Analysis of squeal noise and mode coupling instabilities including damping and gyroscopic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Aubry</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pure and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.141-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904419v1</w:t>
+                <w:t xml:space="preserve">hal-00243406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of squeal noise and mode coupling instabilities including damping and gyroscopic effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervé</w:t>
+                <w:t xml:space="preserve">Interval approach applied to blades of windscreens wiper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (5), pp.643-648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00243406v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The destabilization paradox applied to friction-induced vibrations in an aircraft braking system</w:t>
               </w:r>
@@ -11230,77 +11230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of chatter vibrations and stability analysis of a non-linear wiper system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11319,356 +11319,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the relationship between damping and mode-coupling patterns in case of brake squeal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+                <w:t xml:space="preserve">Estimation of the Non-linear Limit Cycles of Autonomous Mechanical Systems Based on a Constrained Non-linear Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.356-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00225720v1</w:t>
+                <w:t xml:space="preserve">hal-00323883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Non-linear Limit Cycles of Autonomous Mechanical Systems Based on a Constrained Non-linear Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervé</w:t>
+                <w:t xml:space="preserve">Contact analysis of a flexible bladed-rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.541-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323883v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact analysis of a flexible bladed-rotor</w:t>
+                <w:t xml:space="preserve">Investigation of the relationship between damping and mode-coupling patterns in case of brake squeal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.541-557. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (3-5), pp.591-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322887v2</w:t>
+                <w:t xml:space="preserve">hal-00225720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigations of a Dual-Shaft Test Rig with Intershaft Bearing</w:t>
               </w:r>
@@ -11765,235 +11765,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of rotating beams rubbing on an elastic circular structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+                <w:t xml:space="preserve">Investigation of a rotor- bearing system with bearing clearances and hertz contact by using a harmonic balance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Viana Serra Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.08.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (1), pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-58782007000100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216135v1</w:t>
+                <w:t xml:space="preserve">hal-00324165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a rotor- bearing system with bearing clearances and hertz contact by using a harmonic balance method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Viana Serra Villa</w:t>
+                <w:t xml:space="preserve">Stability analysis of rotating beams rubbing on an elastic circular structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29 (1), pp.14-20. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 299 (4-5), pp.1005-1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1678-58782007000100003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324165v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear study of a cracked rotor</w:t>
               </w:r>
@@ -12064,1136 +12064,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of damping on brake squeal coalescence patterns - application on a finite element model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+                <w:t xml:space="preserve">Qualitative Analysis of Forced Response of Blisks With Friction Ring Dampers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2006.09.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.676-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207796v1</w:t>
+                <w:t xml:space="preserve">hal-00218249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of damping on the limit cycles for a self-exciting mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 304 (3-5), pp.875-893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00213334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistuning Identification and Model Updating of an Industrial Blisk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+                <w:t xml:space="preserve">Effects of damping on brake squeal coalescence patterns - application on a finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Baumhauer</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2007/17289⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (2), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2006.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214219v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Analysis of Forced Response of Blisks With Friction Ring Dampers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistuning Identification and Model Updating of an Industrial Blisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laxalde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+                <w:t xml:space="preserve">J.-P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
+                <w:t xml:space="preserve">S. Baumhauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (4), pp.676-687. </w:t>
+              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (Article ID 17289), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2007/17289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00218249v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter analysis of brake squeal using finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Robust stability analysis of brake squeal based on a parametric finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (1), pp.11-32. </w:t>
+              <w:t xml:space="preserve">SAE Transactions Journal of Passenger Cars: Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 116 (6), pp.1829-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.16.11-32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2007-01-2263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324087v1</w:t>
+                <w:t xml:space="preserve">hal-00324157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a crack on the stability of a non-linear rotor system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter analysis of brake squeal using finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42 (7), pp.959-972. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (1), pp.11-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/remn.16.11-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213316v1</w:t>
+                <w:t xml:space="preserve">hal-00324087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stability analysis of brake squeal based on a parametric finite element model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a crack on the stability of a non-linear rotor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Transactions Journal of Passenger Cars: Mechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 116 (6), pp.1829-1837. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (7), pp.959-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2007-01-2263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324157v1</w:t>
+                <w:t xml:space="preserve">hal-00213316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Assessment Based on the Frequencies' Ratio Surfaces Intersection Method for the Identification of the Crack Depth, Location and Orientation</w:t>
+                <w:t xml:space="preserve">The Role of Damping and Definition of the Robust Damping Factor for a Self-Exciting Mechanism With Constant Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Durability and Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (3), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2730536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322894v2</w:t>
+                <w:t xml:space="preserve">hal-00216085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust identification of single crack location and size only based on pulsations of the cracked system</w:t>
+                <w:t xml:space="preserve">Mode coupling instability in friction-induced vibrations and its dependency on system parameters including damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.106-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/sem.2007.25.6.691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00322905v1</w:t>
+                <w:t xml:space="preserve">hal-00207759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode coupling instability in friction-induced vibrations and its dependency on system parameters including damping</w:t>
+                <w:t xml:space="preserve">Damage Assessment Based on the Frequencies' Ratio Surfaces Intersection Method for the Identification of the Crack Depth, Location and Orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Durability and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.134-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00207759v1</w:t>
+                <w:t xml:space="preserve">hal-00322894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Damping and Definition of the Robust Damping Factor for a Self-Exciting Mechanism With Constant Friction</w:t>
+                <w:t xml:space="preserve">A robust identification of single crack location and size only based on pulsations of the cracked system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 129 (3), pp.297-306. </w:t>
+              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (6), pp.691-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2730536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12989/sem.2007.25.6.691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216085v1</w:t>
+                <w:t xml:space="preserve">hal-00322905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of a Flexible Rotor and Its Dependency on the Rolling-Bearing Temperature</w:t>
               </w:r>
@@ -13270,51 +13270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a linear oscillator connected to a small strongly non-linear hysteretic absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laxalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13368,407 +13368,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00218244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and Stability Analysis of a Flexible Bladed Rotor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction-induced vibration for an aircraft brake system--Part 1: Experimental approach and stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/IJRM/2006/63756⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (5), pp.536-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214207v1</w:t>
+                <w:t xml:space="preserve">hal-00207536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction-induced vibration for an aircraft brake system--Part 1: Experimental approach and stability analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model and Stability Analysis of a Flexible Bladed Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 48 (5), pp.536-554. </w:t>
+              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (Article ID 63756), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/IJRM/2006/63756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207536v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction induced vibration for an aircraft brake system--Part 2: Non-linear dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistuning identification for industrial blisks based on the best achievable eigenvector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.003⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (29-30), pp.2033-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207542v1</w:t>
+                <w:t xml:space="preserve">hal-00213797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis and non-linear behaviour of structural systems using the complex non-linear modal analysis (CNLMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13787,310 +13787,310 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (29-39), pp.1891-1905. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and μ-synthesis control of brake systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction induced vibration for an aircraft brake system--Part 2: Non-linear dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 298 (4-5), pp.1073-1087. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (5), pp.555-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.06.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00213510v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistuning identification for industrial blisks based on the best achievable eigenvector</w:t>
+                <w:t xml:space="preserve">Stability analysis and μ-synthesis control of brake systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pichot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Laxalde</w:t>
+                <w:t xml:space="preserve">Sylvain Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Lombard</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 84 (29-30), pp.2033-2049. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 298 (4-5), pp.1073-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213797v1</w:t>
+                <w:t xml:space="preserve">hal-00213510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invariant manifold approach applied to nonlinear dynamics of a rotor-bearing system</w:t>
               </w:r>
@@ -14375,51 +14375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of a Flexible Bladed-rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14594,235 +14594,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Non-linéaire d'un Ensemble Rotor/Stator Comportant des Mécanismes Non-Linéaires avec Jeu</w:t>
+                <w:t xml:space="preserve">Application of a Nonlinear Modal Instability Approach to Brake Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (5-6-7), pp.737-750. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (1), pp.101-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.13.737-750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.1596555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324088v1</w:t>
+                <w:t xml:space="preserve">hal-00216082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Nonlinear Modal Instability Approach to Brake Systems</w:t>
+                <w:t xml:space="preserve">Dynamique Non-linéaire d'un Ensemble Rotor/Stator Comportant des Mécanismes Non-Linéaires avec Jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 126 (1), pp.101-107. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (5-6-7), pp.737-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.1596555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.737-750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216082v1</w:t>
+                <w:t xml:space="preserve">hal-00324088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Reduce Non-Linear Mechanical Systems for Instability Computation</w:t>
               </w:r>
@@ -15548,247 +15548,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des matériaux et des structures, mécanique des solides, acoustique</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Linear Periodic and Quasi-Periodic Vibrations in Mechanical Systems - On the use of the Harmonic Balance Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farzad Ebrahimi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Vibration Analysis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, pp.419-434, 2011, 978-953-307-209-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/15638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799637v1</w:t>
+                <w:t xml:space="preserve">hal-00730895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Periodic and Quasi-Periodic Vibrations in Mechanical Systems - On the use of the Harmonic Balance Methods</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie des matériaux et des structures, mécanique des solides, acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Vibration Analysis Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.169-186, 2011, ISBN 978-2-271-07263-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730895v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of damage detection and health monitoring of mechanical systems from changes in the measurement of linear and non-linear vibrations</w:t>
               </w:r>
@@ -16016,51 +16016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tufano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020509" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sinou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valle Canas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lambelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Knar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Clauzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.06.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fagan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Hamdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02715-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Talik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claeys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lambelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lambelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108448" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104451" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nacivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051698" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122311904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roncen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107849" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corradi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107807" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roncen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chantereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106798" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-021-10157-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104331" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nacivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05627-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Charroyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corradi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114938" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chantereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104563" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants7070059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nechak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.10.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lambelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.03.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nechak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1264619" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nacivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6107251" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Friswell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.212" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Friswell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3586230" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Todeschini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessombz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356465v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monteil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.07.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.07.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Soobbarayen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faverjon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000856" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fazio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.05.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Claeys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lambelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2014.04.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.057471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914395v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.1076" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Loyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.12.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#226;ncio Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-130772" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Didier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2013.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703212v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.03.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732129v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006645" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311404269" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitjean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0670" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630417v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311429839" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevillot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardouin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000982" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.09.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jezequel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-009-0352-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16F32BF2623E3F85E1502759AA4C49ACDA1EEF68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425158v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.413-414.479" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343592v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.02.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.01.023" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9193-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A20A82E8462274335B1E13DF92BDC23CEFB96ADD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudeyras" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.050" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411747v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.027122" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.02.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3086928" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.028" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2008.10.024" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Villa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.06.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322909v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.11.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.05.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322889v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.04.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0565-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C27E895174471D406D4342C2F284035A426513E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243406v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.05.004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339411v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bernard Mazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0208-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B71CBFF90446743EF37C1E8297D0B06176BA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225720v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.06.041" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323883v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322887v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.11.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214224v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guskov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Naraikin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75762" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216135v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.08.027" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324165v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Viana Serra Villa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782007000100003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Lees" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.04.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207796v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2006.09.012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213334v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.043" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214219v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laxalde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lombard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumhauer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/17289" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218249v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.10.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324087v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.11-32" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.04.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324157v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-01-2263" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322894v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.25.6.691" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207759v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.03.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216085v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2730536" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214203v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/38595" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218244v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214207v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/63756" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207536v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207542v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207652v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.020" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213510v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.06.033" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207639v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.01.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207691v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.09.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214213v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM.2005.179" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322910v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207642v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gomez-Mancilla" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Nosov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zambrano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.007" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324088v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.737-750" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216082v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1596555" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02736228" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322926v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.10.048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207665v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.04.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214135v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(02)00080-X" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207620v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00019-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322922v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026060404109" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5214CCA566A4599DAB77F6C4F066B3A3D02A8B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207612v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01453-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tufano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020509" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sinou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valle Canas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lambelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Knar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Clauzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.06.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fagan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Hamdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02715-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Talik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claeys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lambelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lambelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108448" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104451" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nacivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051698" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122311904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corradi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roncen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107849" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-021-10157-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roncen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chantereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106798" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104331" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nacivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05627-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Charroyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corradi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chantereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104563" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114938" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants7070059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nechak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.10.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lambelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.03.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nechak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1264619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nacivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Friswell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.212" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6107251" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Friswell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Todeschini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3586230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessombz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356465v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monteil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.07.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.07.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Soobbarayen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faverjon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000856" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fazio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.05.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Claeys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lambelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2014.04.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.057471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914395v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.1076" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Loyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.12.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#226;ncio Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-130772" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Didier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2013.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703212v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.03.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732129v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006645" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311404269" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitjean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0670" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311429839" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevillot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardouin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000982" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.09.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jezequel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-009-0352-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16F32BF2623E3F85E1502759AA4C49ACDA1EEF68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343592v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.02.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.413-414.479" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.01.023" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9193-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A20A82E8462274335B1E13DF92BDC23CEFB96ADD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudeyras" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.027122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3086928" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.02.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2008.10.024" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Villa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.06.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322909v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.11.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.05.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322889v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.04.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0565-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C27E895174471D406D4342C2F284035A426513E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243406v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.05.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339411v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bernard Mazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0208-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B71CBFF90446743EF37C1E8297D0B06176BA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322887v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.11.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225720v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fritz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.06.041" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214224v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guskov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Naraikin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75762" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Viana Serra Villa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782007000100003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216135v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.08.027" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Lees" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.04.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218249v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.10.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213334v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.043" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207796v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2006.09.012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laxalde" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lombard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumhauer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/17289" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-01-2263" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.11-32" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213316v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.04.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216085v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2730536" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207759v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.03.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322894v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322905v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.25.6.691" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214203v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/38595" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218244v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207536v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214207v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/63756" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213797v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207652v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.06.033" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207639v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.01.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207691v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.09.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214213v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM.2005.179" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322910v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207642v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gomez-Mancilla" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Nosov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zambrano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.007" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216082v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1596555" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324088v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.737-750" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02736228" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322926v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.10.048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207665v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.04.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214135v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(02)00080-X" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207620v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00019-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322922v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026060404109" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5214CCA566A4599DAB77F6C4F066B3A3D02A8B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207612v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01453-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>