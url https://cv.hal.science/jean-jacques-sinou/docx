--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -937,781 +937,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of a beam with non-ideal boundary conditions and subjected to two correlated or uncorrelated broadband random excitations - experiments, modeling and simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-P Lambelin</w:t>
+                <w:t xml:space="preserve">An efficient approach for predicting the nonlinear vibrations of a beam system subjected to multipoint correlated random excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Talik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106328⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.104769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604341v1</w:t>
+                <w:t xml:space="preserve">hal-03760567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adapted two-steps approach to simulate nonlinear vibrations of solid undergoing large deformation in contact with rigid plane - Application to a grooved cylinder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage Detection in a Rotor Dynamic System by Monitoring Nonlinear Vibrations and Antiresonances of Higher Orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Clauzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.1447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12031447⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.11904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app122311904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604354v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation with dataset of measurements for the CEA-beam system subjected to two correlated or uncorrelated broadband random excitations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Sinou</w:t>
+                <w:t xml:space="preserve">Nonlinear vibrations of a beam with non-ideal boundary conditions and subjected to two correlated or uncorrelated broadband random excitations - experiments, modeling and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Talik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108448⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.106328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081511v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable crack detection in a rotor system with uncertainties via advanced simulation models based on kriging and Polynomial Chaos Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adapted two-steps approach to simulate nonlinear vibrations of solid undergoing large deformation in contact with rigid plane - Application to a grooved cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Knar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enora Denimal</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Clauzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104451⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12031447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425672v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Squeal Instabilities of a Finite Element Model Automotive Brake With Uncertain Structural and Environmental Parameters With a Hybrid Surrogate Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nacivet</w:t>
+                <w:t xml:space="preserve">Updating dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation with dataset of measurements for the CEA-beam system subjected to two correlated or uncorrelated broadband random excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Talik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banvillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4051698⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295984v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient approach for predicting the nonlinear vibrations of a beam system subjected to multipoint correlated random excitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Lambelin</w:t>
+                <w:t xml:space="preserve">Reliable crack detection in a rotor system with uncertainties via advanced simulation models based on kriging and Polynomial Chaos Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96, pp.104769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104769⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 92, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760567v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Detection in a Rotor Dynamic System by Monitoring Nonlinear Vibrations and Antiresonances of Higher Orders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Squeal Instabilities of a Finite Element Model Automotive Brake With Uncertain Structural and Environmental Parameters With a Hybrid Surrogate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (23), pp.11904. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app122311904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4051698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868922v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flutter instability and active aeroelastic control with time delay for a two-dimensional airfoil</w:t>
               </w:r>
@@ -1860,534 +1860,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of the double modal synthesis for the prediction of the transient self-sustained vibration and squeal noise</w:t>
+                <w:t xml:space="preserve">Dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Corradi</w:t>
+                <w:t xml:space="preserve">T. Roncen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 175, pp.107807. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.106798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260508v1</w:t>
+                <w:t xml:space="preserve">hal-03256011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and simulations of the structure Harmony-Gamma subjected to broadband random vibrations - Modeling, numerical simulations and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Roncen</w:t>
+                <w:t xml:space="preserve">Advanced computational technique based on kriging and Polynomial Chaos Expansion for structural stability of mechanical systems with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10665-021-10157-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275352v1</w:t>
+                <w:t xml:space="preserve">hal-03341899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced computational technique based on kriging and Polynomial Chaos Expansion for structural stability of mechanical systems with uncertainties</w:t>
+                <w:t xml:space="preserve">Advanced kriging-based surrogate modelling and sensitivity analysis for rotordynamics with uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10665-021-10157-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341899v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances of the double modal synthesis for the prediction of the transient self-sustained vibration and squeal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roncen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+                <w:t xml:space="preserve">S. Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106798⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.107807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256011v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced kriging-based surrogate modelling and sensitivity analysis for rotordynamics with uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Denimal</w:t>
+                <w:t xml:space="preserve">Experiments and simulations of the structure Harmony-Gamma subjected to broadband random vibrations - Modeling, numerical simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.165-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246852v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some unexpected thermal effects on squeal events observed on the experimental bench FIVE@ECL</w:t>
               </w:r>
@@ -2666,235 +2666,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Modal Amplitude Stability Analysis for the prediction of the nonlinear dynamic response of mechanical systems subjected to friction-induced vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Denimal</w:t>
+                <w:t xml:space="preserve">Transient vibro-acoustic analysis of squeal events based on the experimental bench FIVE@ECL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-05627-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967166v1</w:t>
+                <w:t xml:space="preserve">hal-03256252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient vibro-acoustic analysis of squeal events based on the experimental bench FIVE@ECL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Besset</w:t>
+                <w:t xml:space="preserve">Generalized Modal Amplitude Stability Analysis for the prediction of the nonlinear dynamic response of mechanical systems subjected to friction-induced vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 165, </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (4), pp.3121-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-05627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256252v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of self-sustained vibration for a finite element brake model based on the shooting method with a reduced basis approximation of initial conditions</w:t>
               </w:r>
@@ -3082,560 +3082,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of multi-harmonic measurements for the experimental CEA-beam benchmark structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Chantereau</w:t>
+                <w:t xml:space="preserve">Influence of structural modifications of automotive brake systems for squeal events with kriging meta-modelling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 463, pp.114938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256012v1</w:t>
+                <w:t xml:space="preserve">hal-02957521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural modifications of automotive brake systems for squeal events with kriging meta-modelling method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Nacivet</w:t>
+                <w:t xml:space="preserve">Experiments and simulations of an industrial assembly with different types of nonlinear joints subjected to harmonic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 463, pp.114938. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114938⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 458, pp.458 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957521v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and simulations of an industrial assembly with different types of nonlinear joints subjected to harmonic vibrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Experiments and nonlinear simulations of a rubber isolator subjected to harmonic and random vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 458, pp.458 - 478. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.029⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 451, pp.71 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255521v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and nonlinear simulations of a rubber isolator subjected to harmonic and random vibrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non Smooth Contact Dynamics Approach for Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-P Lambelin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Charroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.017⟩</w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tribology and Contact Dynamics, 7 (7), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants7070059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255533v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Smooth Contact Dynamics Approach for Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset of multi-harmonic measurements for the experimental CEA-beam benchmark structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Charroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Tribology and Contact Dynamics, 7 (7), pp.59. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/lubricants7070059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305329v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeal analysis based on the effect and determination of the most influential contacts between the different components of an automotive brake system</w:t>
               </w:r>
@@ -3738,51 +3738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear vibrations of a beam with non-ideal boundary conditions and stochastic excitations - experiments, modeling and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Lambelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3998,51 +3998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 434, pp.456-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4102,51 +4102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.1 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4401,77 +4401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear vibrations of a beam with non-ideal boundary conditions and uncertainties – Modeling, numerical simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 110, pp.165-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4505,51 +4505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal reduction of brake squeal systems using complex interface modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4947,51 +4947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Transient Nonlinear Friction-Induced Vibrations Using Complex Interface Modes: Application to the Prediction of Squeal Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shock and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5155,77 +5155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal interactions due to friction in the nonlinear vibration response of the “Harmony” test structure: Experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5662,51 +5662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double modal synthesis approach for brake squeal prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5857,77 +5857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and numerical simulations of nonlinear vibration responses of an assembly with friction joints – Application on a test structure named “Harmony”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5968,326 +5968,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Polynomial Chaos expansion order on an uncertain asymmetric rotor system response</w:t>
+                <w:t xml:space="preserve">Stochastic non-linear response of a flexible rotor with local non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Jacquelin</w:t>
+                <w:t xml:space="preserve">J Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.05.046⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.92 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258045v1</w:t>
+                <w:t xml:space="preserve">hal-03258030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified approach for the calculation of acoustic emission in the case of friction-induced noise and vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Soobbarayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50-51, pp.732-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic non-linear response of a flexible rotor with local non-linearities</w:t>
+                <w:t xml:space="preserve">Influence of Polynomial Chaos expansion order on an uncertain asymmetric rotor system response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Faverjon</w:t>
+                <w:t xml:space="preserve">E Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.92 - 99. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50-51, pp.718 - 731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258030v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Chaos Expansion and Steady-State Response of a Class of Random Dynamical Systems</w:t>
               </w:r>
@@ -6611,51 +6611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of friction-induced instability and acoustic radiation - Effect of ramp loading on the squeal propensity for a simplified brake model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Soobbarayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,51 +6949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and vibration for a self-excited mechanical system with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Soobbarayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7047,235 +7047,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physical parameters and operating conditions for structural integrity of mechanical system subjected to squeal noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besset</w:t>
+                <w:t xml:space="preserve">Piecewise polynomial chaos expansion with an application to brake squeal of a linear brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.1076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332, pp.577-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914395v1</w:t>
+                <w:t xml:space="preserve">hal-00744841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise polynomial chaos expansion with an application to brake squeal of a linear brake system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+                <w:t xml:space="preserve">Influence of physical parameters and operating conditions for structural integrity of mechanical system subjected to squeal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Soobbarayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 332, pp.577-594. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 569-570, pp.1076-1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.1076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744841v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global strategy based on experiments and simulations for squeal prediction on industrial railway brakes</w:t>
               </w:r>
@@ -7395,51 +7395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic study of a non-linear self-excited system with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7805,577 +7805,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nonlinear behaviors and modal reductions for friction destabilized systems. Application to an elastic layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of non-linear vibrations and the anti-resonances of Higher-Order Frequency Response Functions for crack detection in pipeline beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 331 (5), pp.1011-1041. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649091v1</w:t>
+                <w:t xml:space="preserve">hal-00703212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the non-linear dynamic response of a rotor system with faults and uncertainties</w:t>
+                <w:t xml:space="preserve">Multi-Dimensional Harmonic Balance With Uncertainties Applied to Rotor Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Faverjon</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4006645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733295v1</w:t>
+                <w:t xml:space="preserve">hal-00732129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Analysis of the Eigenvalue Problem for Mechanical Systems Using Polynomial Chaos Expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+                <w:t xml:space="preserve">Study of nonlinear behaviors and modal reductions for friction destabilized systems. Application to an elastic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (5), pp.1011-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4005842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00704857v1</w:t>
+                <w:t xml:space="preserve">hal-00649091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of non-linear vibrations and the anti-resonances of Higher-Order Frequency Response Functions for crack detection in pipeline beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the non-linear dynamic response of a rotor system with faults and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331, pp.671-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2012.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00703212v1</w:t>
+                <w:t xml:space="preserve">hal-00733295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dimensional Harmonic Balance With Uncertainties Applied to Rotor Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Didier</w:t>
+                <w:t xml:space="preserve">Stochastic Analysis of the Eigenvalue Problem for Mechanical Systems Using Polynomial Chaos Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 134 (6), </w:t>
+              <w:t xml:space="preserve">, 2012, 134 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4006645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4005842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732129v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the dynamic response of a rotor system under uncertain parameters by Polynomial Chaos Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8630,51 +8630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vibration signature of chordal cracks in a rotor system including uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 331, pp.138-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8910,222 +8910,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations and Experiments of a Nonlinear Aircraft Braking System With Physical Dispersion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient non-linear dynamic analysis of automotive disc brake squeal - On the need to consider both stability and non-linear analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4000982⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625101v1</w:t>
+                <w:t xml:space="preserve">hal-00454168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient non-linear dynamic analysis of automotive disc brake squeal - On the need to consider both stability and non-linear analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations and Experiments of a Nonlinear Aircraft Braking System With Physical Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37, pp.96-105. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (4), pp.041010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4000982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454168v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive harmonic balance method for predicting the nonlinear dynamic responses of mechanical systems. Application to bolted structures</w:t>
               </w:r>
@@ -9215,77 +9215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of damping on the speed of increase and amplitude of limit cycle for an aircraft braking system subjected to mode-coupling instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9338,563 +9338,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an open crack in a beam using an a posteriori error estimator of the frequency response functions with noisy measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the response of a rotor system containing a breathing crack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28, pp.75-85. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 413-414, pp.479-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2008.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.413-414.479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343592v1</w:t>
+                <w:t xml:space="preserve">hal-00425158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the response of a rotor system containing a breathing crack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of the destabilization paradox to limit cycle amplitudes for a nonlinear self-excited system subject to gyroscopic and circulatory actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.413-414.479⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 323 (3-5,), pp.944-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425158v1</w:t>
+                <w:t xml:space="preserve">hal-00411721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the destabilization paradox to limit cycle amplitudes for a nonlinear self-excited system subject to gyroscopic and circulatory actions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervé</w:t>
+                <w:t xml:space="preserve">Identification of an open crack in a beam using an a posteriori error estimator of the frequency response functions with noisy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 323 (3-5,), pp.944-973. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411721v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Investigation of Condition Monitoring for Notched Rotors Through Transient Signals and Wavelet Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic and quasi-periodic solutions for multi-instabilities involved in brake squeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coudeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nacivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-008-9193-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328 (4-5), pp.520-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411735v1</w:t>
+                <w:t xml:space="preserve">hal-00425156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic and quasi-periodic solutions for multi-instabilities involved in brake squeal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental Investigation of Condition Monitoring for Notched Rotors Through Transient Signals and Wavelet Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.683-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9193-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425156v1</w:t>
+                <w:t xml:space="preserve">hal-00411735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the nonlinear stationary dynamic of single and multi-instabilities for disk brake squeal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (1-2), pp.207 - 222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9928,77 +9928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new treatment for predicting the self-excited vibrations of nonlinear systems with frictional interfaces: The Constrained Harmonic Balance Method, with application to disc brake squeal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 319 (3-5), pp.1175-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10032,77 +10032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear transient vibrations and coexistences of multi-instabilities induced by friction in an aircraft braking system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 328 (4-5), pp.555-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10364,943 +10364,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and vibration analysis of a complex flexible rotor bearing system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of cracks in rotor based on the 2X and 3X super-harmonic frequency components and the crack-unbalance interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 13 (4), pp.804-821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2006.06.012⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 13, pp.2024-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214124v1</w:t>
+                <w:t xml:space="preserve">hal-00322889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust damage assessment of multiple cracks based on the frequency response function and the Constitutive Relation Error updating method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+                <w:t xml:space="preserve">Stability and vibration analysis of a complex flexible rotor bearing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 312, pp.821-837. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (4), pp.804-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2006.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322909v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional harmonic balance applied to rotor dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Guskov</w:t>
+                <w:t xml:space="preserve">Robust damage assessment of multiple cracks based on the frequency response function and the Constitutive Relation Error updating method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 312, pp.821-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322891v1</w:t>
+                <w:t xml:space="preserve">hal-00322909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cracks in rotor based on the 2X and 3X super-harmonic frequency components and the crack-unbalance interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-dimensional harmonic balance applied to rotor dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13, pp.2024-2040. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.537-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322889v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilizing and destabilizing effects of damping in a non-conservative pin-disc system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of squeal noise and mode coupling instabilities including damping and gyroscopic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 199, pp.43-52. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.141-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-007-0565-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322892v1</w:t>
+                <w:t xml:space="preserve">hal-00243406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of squeal noise and mode coupling instabilities including damping and gyroscopic effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervé</w:t>
+                <w:t xml:space="preserve">Interval approach applied to blades of windscreens wiper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (5), pp.643-648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00243406v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval approach applied to blades of windscreens wiper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The destabilization paradox applied to friction-induced vibrations in an aircraft braking system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ragot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Aubry</w:t>
+                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pure and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.949-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-008-0208-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904419v1</w:t>
+                <w:t xml:space="preserve">hal-00339411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The destabilization paradox applied to friction-induced vibrations in an aircraft braking system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stabilizing and destabilizing effects of damping in a non-conservative pin-disc system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.949-963. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 199, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00419-008-0208-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-007-0565-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339411v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of chatter vibrations and stability analysis of a non-linear wiper system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11319,815 +11319,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Non-linear Limit Cycles of Autonomous Mechanical Systems Based on a Constrained Non-linear Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervé</w:t>
+                <w:t xml:space="preserve">Investigation of the relationship between damping and mode-coupling patterns in case of brake squeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (3-5), pp.591-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.06.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323883v1</w:t>
+                <w:t xml:space="preserve">hal-00225720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact analysis of a flexible bladed-rotor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-linear study of a cracked rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Lees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26, pp.541-557. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.152-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00322887v2</w:t>
+                <w:t xml:space="preserve">hal-00207767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the relationship between damping and mode-coupling patterns in case of brake squeal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigations of a Dual-Shaft Test Rig with Intershaft Bearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Naraikin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (Article ID 75762), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/75762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.06.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00225720v1</w:t>
+                <w:t xml:space="preserve">hal-00214224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigations of a Dual-Shaft Test Rig with Intershaft Bearing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Guskov</w:t>
+                <w:t xml:space="preserve">Investigation of a rotor- bearing system with bearing clearances and hertz contact by using a harmonic balance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Viana Serra Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O.S. Naraikin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (1), pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-58782007000100003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2007/75762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00214224v1</w:t>
+                <w:t xml:space="preserve">hal-00324165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a rotor- bearing system with bearing clearances and hertz contact by using a harmonic balance method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Viana Serra Villa</w:t>
+                <w:t xml:space="preserve">Stability analysis of rotating beams rubbing on an elastic circular structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 299 (4-5), pp.1005-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1678-58782007000100003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00324165v1</w:t>
+                <w:t xml:space="preserve">hal-00216135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of rotating beams rubbing on an elastic circular structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+                <w:t xml:space="preserve">Estimation of the Non-linear Limit Cycles of Autonomous Mechanical Systems Based on a Constrained Non-linear Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.356-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00216135v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear study of a cracked rotor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact analysis of a flexible bladed-rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.W. Lees</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26 (1), pp.152-170. </w:t>
+              <w:t xml:space="preserve">, 2007, 26, pp.541-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207767v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Analysis of Forced Response of Blisks With Friction Ring Dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laxalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12278,51 +12278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of damping on brake squeal coalescence patterns - application on a finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12408,51 +12408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mistuning Identification and Model Updating of an Industrial Blisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laxalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12525,51 +12525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust stability analysis of brake squeal based on a parametric finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12642,51 +12642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter analysis of brake squeal using finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12831,564 +12831,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00213316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Damping and Definition of the Robust Damping Factor for a Self-Exciting Mechanism With Constant Friction</w:t>
+                <w:t xml:space="preserve">Damage Assessment Based on the Frequencies' Ratio Surfaces Intersection Method for the Identification of the Crack Depth, Location and Orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Structural Durability and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.134-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216085v1</w:t>
+                <w:t xml:space="preserve">hal-00322894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode coupling instability in friction-induced vibrations and its dependency on system parameters including damping</w:t>
+                <w:t xml:space="preserve">A robust identification of single crack location and size only based on pulsations of the cracked system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.03.002⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (6), pp.691-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/sem.2007.25.6.691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207759v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Assessment Based on the Frequencies' Ratio Surfaces Intersection Method for the Identification of the Crack Depth, Location and Orientation</w:t>
+                <w:t xml:space="preserve">Mode coupling instability in friction-induced vibrations and its dependency on system parameters including damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Durability and Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.106-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322894v2</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust identification of single crack location and size only based on pulsations of the cracked system</w:t>
+                <w:t xml:space="preserve">The Role of Damping and Definition of the Robust Damping Factor for a Self-Exciting Mechanism With Constant Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (6), pp.691-716. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (3), pp.297-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/sem.2007.25.6.691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.2730536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322905v1</w:t>
+                <w:t xml:space="preserve">hal-00216085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of a Flexible Rotor and Its Dependency on the Rolling-Bearing Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of a linear oscillator connected to a small strongly non-linear hysteretic absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2006 (Article ID 38595), pp.1-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.969-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/IJRM/2006/38595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214203v1</w:t>
+                <w:t xml:space="preserve">hal-00218244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a linear oscillator connected to a small strongly non-linear hysteretic absorber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of a Flexible Rotor and Its Dependency on the Rolling-Bearing Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41 (8), pp.969-978. </w:t>
+              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (Article ID 38595), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2006.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/IJRM/2006/38595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00218244v1</w:t>
+                <w:t xml:space="preserve">hal-00214203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction-induced vibration for an aircraft brake system--Part 1: Experimental approach and stability analysis</w:t>
               </w:r>
@@ -13400,64 +13400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13504,77 +13504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and Stability Analysis of a Flexible Bladed Rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (Article ID 63756), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13602,746 +13602,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistuning identification for industrial blisks based on the best achievable eigenvector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction induced vibration for an aircraft brake system--Part 2: Non-linear dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Lombard</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (5), pp.555-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213797v1</w:t>
+                <w:t xml:space="preserve">hal-00207542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis and non-linear behaviour of structural systems using the complex non-linear modal analysis (CNLMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (29-39), pp.1891-1905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction induced vibration for an aircraft brake system--Part 2: Non-linear dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis and μ-synthesis control of brake systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 48 (5), pp.555-567. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 298 (4-5), pp.1073-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207542v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00213510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and μ-synthesis control of brake systems</w:t>
+                <w:t xml:space="preserve">Mistuning identification for industrial blisks based on the best achievable eigenvector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lignon</w:t>
+                <w:t xml:space="preserve">P. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laxalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 298 (4-5), pp.1073-1087. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (29-30), pp.2033-2049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.06.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213510v1</w:t>
+                <w:t xml:space="preserve">hal-00213797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invariant manifold approach applied to nonlinear dynamics of a rotor-bearing system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of cracks in rotating shafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Lees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.676-689. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 285 (4-5), pp.1015-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2004.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207639v1</w:t>
+                <w:t xml:space="preserve">hal-00207691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of cracks in rotating shafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invariant manifold approach applied to nonlinear dynamics of a rotor-bearing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.W. Lees</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 285 (4-5), pp.1015-1037. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.676-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2004.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207691v1</w:t>
+                <w:t xml:space="preserve">hal-00207639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigations of a Flexible Rotor on Flexible Bearing Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (3), pp.179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14375,77 +14375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of a Flexible Bladed-rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 292-294, pp.409-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14464,512 +14464,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of crack-imbalance orientation and orbital evolution for an extended cracked Jeffcott rotor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods to Reduce Non-Linear Mechanical Systems for Instability Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Zambrano</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.09.007⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.255-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02736228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207642v1</w:t>
+                <w:t xml:space="preserve">hal-00322911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Nonlinear Modal Instability Approach to Brake Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126 (1), pp.101-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.1596555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Non-linéaire d'un Ensemble Rotor/Stator Comportant des Mécanismes Non-Linéaires avec Jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (5-6-7), pp.737-750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.13.737-750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Reduce Non-Linear Mechanical Systems for Instability Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of crack-imbalance orientation and orbital evolution for an extended cracked Jeffcott rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gomez-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Nosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 11 (3), pp.255-342. </w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 332 (12), pp.955-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02736228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322911v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear stability analysis of a complex rotor/stator contact system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15029,51 +15029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear dynamic of rotor-stator system with non-linear bearing clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 332 (9), pp.743-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15120,51 +15120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Center manifold and multivariable approximants applied to non-linear stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15315,51 +15315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Center Manifold Approach, Using Rational Fractional Approximants, Applied to Non-Linear Stability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15431,51 +15431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of friction and instability by the centre manifold theory for a non-linear sprag-slip model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15554,51 +15554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Periodic and Quasi-Periodic Vibrations in Mechanical Systems - On the use of the Harmonic Balance Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16016,51 +16016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tufano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020509" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sinou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valle Canas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lambelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Knar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Clauzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.06.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fagan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Hamdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02715-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Talik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claeys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lambelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lambelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108448" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104451" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nacivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051698" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122311904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corradi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roncen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107849" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-021-10157-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roncen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chantereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106798" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104331" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nacivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05627-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Charroyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corradi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chantereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104563" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114938" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants7070059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nechak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.10.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lambelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.03.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nechak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1264619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nacivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Friswell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.212" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6107251" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Friswell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Todeschini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3586230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessombz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356465v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monteil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.07.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.07.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Soobbarayen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faverjon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000856" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fazio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.05.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Claeys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lambelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2014.04.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.057471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914395v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.1076" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Loyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.12.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#226;ncio Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-130772" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Didier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2013.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703212v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.03.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732129v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006645" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311404269" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitjean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0670" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311429839" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevillot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardouin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000982" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.09.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jezequel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-009-0352-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16F32BF2623E3F85E1502759AA4C49ACDA1EEF68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343592v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.02.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.413-414.479" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.01.023" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9193-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A20A82E8462274335B1E13DF92BDC23CEFB96ADD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudeyras" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.027122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3086928" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.02.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2008.10.024" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Villa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.06.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322909v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.11.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.05.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322889v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.04.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0565-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C27E895174471D406D4342C2F284035A426513E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243406v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.05.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339411v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bernard Mazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0208-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B71CBFF90446743EF37C1E8297D0B06176BA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323883v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322887v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.11.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225720v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fritz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.06.041" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214224v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guskov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Naraikin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75762" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Viana Serra Villa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782007000100003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216135v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.08.027" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Lees" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.04.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218249v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.10.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213334v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.043" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207796v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2006.09.012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laxalde" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lombard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumhauer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/17289" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-01-2263" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.11-32" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213316v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.04.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216085v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2730536" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207759v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.03.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322894v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322905v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.25.6.691" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214203v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/38595" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218244v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207536v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214207v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/63756" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213797v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207652v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.06.033" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207639v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.01.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207691v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.09.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214213v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM.2005.179" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322910v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207642v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gomez-Mancilla" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Nosov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zambrano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.007" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216082v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1596555" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324088v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.737-750" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02736228" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322926v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.10.048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207665v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.04.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214135v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(02)00080-X" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207620v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00019-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322922v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026060404109" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5214CCA566A4599DAB77F6C4F066B3A3D02A8B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207612v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01453-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tufano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020509" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sinou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valle Canas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lambelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Knar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Clauzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.06.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fagan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Hamdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02715-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122311904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Talik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claeys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lambelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031447" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lambelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108448" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nacivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051698" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roncen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chantereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106798" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-021-10157-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104331" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corradi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107807" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roncen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nacivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05627-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Charroyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corradi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114938" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants7070059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chantereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104563" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nechak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.10.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lambelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.03.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nechak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1264619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nacivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Friswell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.212" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6107251" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Friswell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Todeschini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3586230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessombz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356465v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monteil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.07.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.07.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faverjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009235v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Soobbarayen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquelin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000856" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fazio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.05.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Claeys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lambelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2014.04.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.057471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.1076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Loyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.12.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#226;ncio Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-130772" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Didier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2013.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703212v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.03.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006645" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311404269" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitjean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0670" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311429839" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454168v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.09.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevillot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardouin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000982" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jezequel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-009-0352-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16F32BF2623E3F85E1502759AA4C49ACDA1EEF68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425158v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.413-414.479" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herv&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.01.023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343592v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.02.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudeyras" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9193-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A20A82E8462274335B1E13DF92BDC23CEFB96ADD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.027122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3086928" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.02.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2008.10.024" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322889v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.04.008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Villa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.06.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.11.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.05.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243406v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.05.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bernard Mazet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0208-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B71CBFF90446743EF37C1E8297D0B06176BA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322892v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0565-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C27E895174471D406D4342C2F284035A426513E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225720v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.06.041" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207767v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Lees" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.04.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guskov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Naraikin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75762" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324165v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Viana Serra Villa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782007000100003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216135v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.08.027" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323883v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322887v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.11.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218249v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.10.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213334v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.043" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207796v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2006.09.012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laxalde" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lombard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumhauer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/17289" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-01-2263" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.11-32" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213316v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.04.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322894v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.25.6.691" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207759v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.03.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216085v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2730536" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218244v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214203v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/38595" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207536v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214207v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/63756" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207542v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207652v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.020" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213510v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.06.033" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207691v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.09.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207639v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.01.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214213v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM.2005.179" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322910v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322911v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02736228" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1596555" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324088v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.737-750" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207642v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gomez-Mancilla" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Nosov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zambrano" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.007" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322926v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.10.048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207665v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.04.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214135v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(02)00080-X" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207620v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00019-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322922v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026060404109" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5214CCA566A4599DAB77F6C4F066B3A3D02A8B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207612v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01453-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>