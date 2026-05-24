--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -937,781 +937,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient approach for predicting the nonlinear vibrations of a beam system subjected to multipoint correlated random excitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Lambelin</w:t>
+                <w:t xml:space="preserve">Nonlinear vibrations of a beam with non-ideal boundary conditions and subjected to two correlated or uncorrelated broadband random excitations - experiments, modeling and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Talik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104769⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.106328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760567v1</w:t>
+                <w:t xml:space="preserve">hal-03604341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Detection in a Rotor Dynamic System by Monitoring Nonlinear Vibrations and Antiresonances of Higher Orders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adapted two-steps approach to simulate nonlinear vibrations of solid undergoing large deformation in contact with rigid plane - Application to a grooved cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Knar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Clauzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (23), pp.11904. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app122311904⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12031447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868922v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of a beam with non-ideal boundary conditions and subjected to two correlated or uncorrelated broadband random excitations - experiments, modeling and simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-P Lambelin</w:t>
+                <w:t xml:space="preserve">Updating dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation with dataset of measurements for the CEA-beam system subjected to two correlated or uncorrelated broadband random excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Talik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banvillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106328⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604341v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adapted two-steps approach to simulate nonlinear vibrations of solid undergoing large deformation in contact with rigid plane - Application to a grooved cylinder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliable crack detection in a rotor system with uncertainties via advanced simulation models based on kriging and Polynomial Chaos Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vivien Clauzon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12031447⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604354v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation with dataset of measurements for the CEA-beam system subjected to two correlated or uncorrelated broadband random excitations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Sinou</w:t>
+                <w:t xml:space="preserve">Prediction of Squeal Instabilities of a Finite Element Model Automotive Brake With Uncertain Structural and Environmental Parameters With a Hybrid Surrogate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108448⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4051698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081511v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable crack detection in a rotor system with uncertainties via advanced simulation models based on kriging and Polynomial Chaos Expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enora Denimal</w:t>
+                <w:t xml:space="preserve">An efficient approach for predicting the nonlinear vibrations of a beam system subjected to multipoint correlated random excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Talik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 92, pp.1-18. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 96, pp.104769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03425672v1</w:t>
+                <w:t xml:space="preserve">hal-03760567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Squeal Instabilities of a Finite Element Model Automotive Brake With Uncertain Structural and Environmental Parameters With a Hybrid Surrogate Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage Detection in a Rotor Dynamic System by Monitoring Nonlinear Vibrations and Antiresonances of Higher Orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (2), </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.11904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4051698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app122311904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295984v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flutter instability and active aeroelastic control with time delay for a two-dimensional airfoil</w:t>
               </w:r>
@@ -1769,1028 +1769,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vibration control and stability analysis of a time-delay system subjected to friction-induced vibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and analysis of quasi-periodic solution for friction-induced vibration of an industrial brake system with the Generalized Modal Amplitude Stability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chomette</w:t>
+                <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 500, pp.116013. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.116164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255204v1</w:t>
+                <w:t xml:space="preserve">hal-03214459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active vibration control and stability analysis of a time-delay system subjected to friction-induced vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roncen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+                <w:t xml:space="preserve">B. Chomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 500, pp.116013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256011v1</w:t>
+                <w:t xml:space="preserve">hal-03255204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced computational technique based on kriging and Polynomial Chaos Expansion for structural stability of mechanical systems with uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Denimal</w:t>
+                <w:t xml:space="preserve">Performances of the double modal synthesis for the prediction of the transient self-sustained vibration and squeal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10665-021-10157-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.107807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341899v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced kriging-based surrogate modelling and sensitivity analysis for rotordynamics with uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Denimal</w:t>
+                <w:t xml:space="preserve">Experiments and simulations of the structure Harmony-Gamma subjected to broadband random vibrations - Modeling, numerical simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246852v1</w:t>
+                <w:t xml:space="preserve">hal-03275352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of the double modal synthesis for the prediction of the transient self-sustained vibration and squeal noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Corradi</w:t>
+                <w:t xml:space="preserve">Advanced computational technique based on kriging and Polynomial Chaos Expansion for structural stability of mechanical systems with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 175, pp.107807. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10665-021-10157-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260508v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and simulations of the structure Harmony-Gamma subjected to broadband random vibrations - Modeling, numerical simulations and experiments</w:t>
+                <w:t xml:space="preserve">Dataset of measurements for the experimental CEA-beam benchmark structure subjected to one stochastic broadband excitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Roncen</w:t>
+                <w:t xml:space="preserve">T. Roncen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107849⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.106798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275352v1</w:t>
+                <w:t xml:space="preserve">hal-03256011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some unexpected thermal effects on squeal events observed on the experimental bench FIVE@ECL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced kriging-based surrogate modelling and sensitivity analysis for rotordynamics with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 160, </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083597v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analysis of quasi-periodic solution for friction-induced vibration of an industrial brake system with the Generalized Modal Amplitude Stability Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some unexpected thermal effects on squeal events observed on the experimental bench FIVE@ECL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nacivet</w:t>
+                <w:t xml:space="preserve">D Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.116164. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214459v1</w:t>
+                <w:t xml:space="preserve">hal-04083597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Linear and Nonlinear Controls for Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
+                <w:t xml:space="preserve">Prediction of Squeal Noise Based on Multiresolution Signal Decomposition and Wavelet Representation—Application to FEM Brake Systems Subjected to Friction-Induced Vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+                <w:t xml:space="preserve">Grégoire Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.2085. </w:t>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10062085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10217418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618315v1</w:t>
+                <w:t xml:space="preserve">hal-03256009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient vibro-acoustic analysis of squeal events based on the experimental bench FIVE@ECL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Use of Linear and Nonlinear Controls for Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Besset</w:t>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 165, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.2085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10062085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256252v1</w:t>
+                <w:t xml:space="preserve">hal-02618315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Modal Amplitude Stability Analysis for the prediction of the nonlinear dynamic response of mechanical systems subjected to friction-induced vibrations</w:t>
               </w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 100 (4), pp.3121-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2874,278 +2874,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of self-sustained vibration for a finite element brake model based on the shooting method with a reduced basis approximation of initial conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient vibro-acoustic analysis of squeal events based on the experimental bench FIVE@ECL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Charroyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chiello</w:t>
+                <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 468, pp.115050. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380585v1</w:t>
+                <w:t xml:space="preserve">hal-03256252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Squeal Noise Based on Multiresolution Signal Decomposition and Wavelet Representation—Application to FEM Brake Systems Subjected to Friction-Induced Vibration</w:t>
+                <w:t xml:space="preserve">Estimation of self-sustained vibration for a finite element brake model based on the shooting method with a reduced basis approximation of initial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Corradi</w:t>
+                <w:t xml:space="preserve">Lucien Charroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 468, pp.115050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10217418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256009v1</w:t>
+                <w:t xml:space="preserve">hal-02380585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of structural modifications of automotive brake systems for squeal events with kriging meta-modelling method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3192,77 +3192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and simulations of an industrial assembly with different types of nonlinear joints subjected to harmonic vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 458, pp.458 - 478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3296,77 +3296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and nonlinear simulations of a rubber isolator subjected to harmonic and random vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 451, pp.71 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3394,248 +3394,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Smooth Contact Dynamics Approach for Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset of multi-harmonic measurements for the experimental CEA-beam benchmark structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Charroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/lubricants7070059⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305329v1</w:t>
+                <w:t xml:space="preserve">hal-03256012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of multi-harmonic measurements for the experimental CEA-beam benchmark structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non Smooth Contact Dynamics Approach for Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Charroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, </w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tribology and Contact Dynamics, 7 (7), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/lubricants7070059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256012v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeal analysis based on the effect and determination of the most influential contacts between the different components of an automotive brake system</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nechak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3732,586 +3732,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of a beam with non-ideal boundary conditions and stochastic excitations - experiments, modeling and simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Roncen</w:t>
+                <w:t xml:space="preserve">Squeal analysis based on the laboratory experimental bench “Friction-Induced Vibration and noisE at École Centrale de Lyon” (FIVE@ECL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Lambelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74, pp.14-29. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.561 - 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084663v1</w:t>
+                <w:t xml:space="preserve">hal-03256083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeal analysis based on the laboratory experimental bench “Friction-Induced Vibration and noisE at École Centrale de Lyon” (FIVE@ECL)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear vibrations of a beam with non-ideal boundary conditions and stochastic excitations - experiments, modeling and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roncen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119, pp.561 - 588. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.14-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256083v1</w:t>
+                <w:t xml:space="preserve">hal-04084663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hybrid surrogate model and its application on a mechanical system subjected to friction-induced vibration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Nechak</w:t>
+                <w:t xml:space="preserve">Non-linear vibrations of a beam with non-ideal boundary conditions and uncertainties – Modeling, numerical simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nacivet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 434, pp.456-474. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.165-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957474v1</w:t>
+                <w:t xml:space="preserve">hal-03257725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of vibrational and acoustic measurements for squeal analysis from the laboratory brake setup Friction-Induced Vibration and noisE at Ecole Centrale de Lyon (FIVE@ECL)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel hybrid surrogate model and its application on a mechanical system subjected to friction-induced vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nechak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.639 - 643. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 434, pp.456-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256006v1</w:t>
+                <w:t xml:space="preserve">hal-02957474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-excited vibrations of a non-smooth contact dynamical system with planar friction based on the shooting method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset of vibrational and acoustic measurements for squeal analysis from the laboratory brake setup Friction-Induced Vibration and noisE at Ecole Centrale de Lyon (FIVE@ECL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Charroyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+                <w:t xml:space="preserve">S Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144, pp. 90-101. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.639 - 643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999053v1</w:t>
+                <w:t xml:space="preserve">hal-03256006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging Metamodeling in Rotordynamics: Application for Predicting Critical Speeds and Vibrations of a Flexible Rotor</w:t>
               </w:r>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.1 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4395,603 +4395,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear vibrations of a beam with non-ideal boundary conditions and uncertainties – Modeling, numerical simulations and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Roncen</w:t>
+                <w:t xml:space="preserve">Self-excited vibrations of a non-smooth contact dynamical system with planar friction based on the shooting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Charroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110, pp.165-179. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp. 90-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257725v1</w:t>
+                <w:t xml:space="preserve">hal-01999053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal reduction of brake squeal systems using complex interface modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Besset</w:t>
+                <w:t xml:space="preserve">Polynomial chaos-based extended Padé expansion in structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ian Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (12), pp.1170-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257881v1</w:t>
+                <w:t xml:space="preserve">hal-01656560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Amplitude Stability Analysis and its application to brake squeal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Nacivet</w:t>
+                <w:t xml:space="preserve">Modal reduction of brake squeal systems using complex interface modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.09.010⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.896 - 911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257946v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of multiple contact conditions on brake squeal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Nechak</w:t>
+                <w:t xml:space="preserve">Modal Amplitude Stability Analysis and its application to brake squeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nacivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.355⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.127 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256383v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state response of a random dynamical system described with Padé approximants and random eigenmodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+                <w:t xml:space="preserve">On the influence of multiple contact conditions on brake squeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nacivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1104-1109. </w:t>
+              <w:t xml:space="preserve">, 2017, 199, pp.3260-3265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589593v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Transient Nonlinear Friction-Induced Vibrations Using Complex Interface Modes: Application to the Prediction of Squeal Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shock and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5019,1643 +5019,1643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial chaos-based extended Padé expansion in structural dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Steady-state response of a random dynamical system described with Padé approximants and random eigenmodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ian Friswell</w:t>
+                <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111 (12), pp.1170-1191. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1104-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656560v1</w:t>
+                <w:t xml:space="preserve">hal-01589593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal interactions due to friction in the nonlinear vibration response of the “Harmony” test structure: Experiments and simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Experiments and numerical simulations of nonlinear vibration responses of an assembly with friction joints – Application on a test structure named “Harmony”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Lambelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 376, pp.131 - 148. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70-71, pp.1097 - 1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255747v1</w:t>
+                <w:t xml:space="preserve">hal-03275347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging Surrogate Models for Predicting the Complex Eigenvalues of Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Nechak</w:t>
+                <w:t xml:space="preserve">Modal interactions due to friction in the nonlinear vibration response of the “Harmony” test structure: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Nacivet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 376, pp.131 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/3586230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957459v1</w:t>
+                <w:t xml:space="preserve">hal-03255747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial chaos expansion with random and fuzzy variables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Dessombz</w:t>
+                <w:t xml:space="preserve">Kriging Surrogate Models for Predicting the Complex Eigenvalues of Mechanical Systems Subjected to Friction-Induced Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.001⟩</w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/3586230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817688v1</w:t>
+                <w:t xml:space="preserve">hal-02957459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Roots of Orthogonal Polynomials in the Dynamic Response of Stochastic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Polynomial chaos expansion with random and fuzzy variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Friswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael I Friswell</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 142 (8), </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp. 41-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356465v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double modal synthesis approach for brake squeal prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Besset</w:t>
+                <w:t xml:space="preserve">Role of Roots of Orthogonal Polynomials in the Dynamic Response of Stochastic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.07.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258001v1</w:t>
+                <w:t xml:space="preserve">hal-01356465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of the mode coupling instability for a simple system with planar or rectilinear friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A double modal synthesis approach for brake squeal prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Charroyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chiello</w:t>
+                <w:t xml:space="preserve">S Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 384, pp. 94-112. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70-71, pp.1073 - 1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.07.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380283v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and numerical simulations of nonlinear vibration responses of an assembly with friction joints – Application on a test structure named “Harmony”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Claeys</w:t>
+                <w:t xml:space="preserve">Parametric study of the mode coupling instability for a simple system with planar or rectilinear friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Charroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70-71, pp.1097 - 1116. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 384, pp. 94-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275347v1</w:t>
+                <w:t xml:space="preserve">hal-01380283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic non-linear response of a flexible rotor with local non-linearities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction strategy for a brake system with local frictional non-linearities – Application for the prediction of unstable vibration modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nacivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.12 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258030v1</w:t>
+                <w:t xml:space="preserve">hal-03257800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified approach for the calculation of acoustic emission in the case of friction-induced noise and vibration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Polynomial Chaos expansion order on an uncertain asymmetric rotor system response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 50-51, pp.732-756. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.05.014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 50-51, pp.718 - 731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009235v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Polynomial Chaos expansion order on an uncertain asymmetric rotor system response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simplified approach for the calculation of acoustic emission in the case of friction-induced noise and vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Soobbarayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 50-51, pp.718 - 731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.05.046⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 50-51, pp.732-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258045v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Chaos Expansion and Steady-State Response of a Class of Random Dynamical Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic non-linear response of a flexible rotor with local non-linearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael I Friswell</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000856⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.92 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310507v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial chaos expansion in structural dynamics: Accelerating the convergence of the first two statistical moment sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Polynomial Chaos Expansion and Steady-State Response of a Class of Random Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (4), pp. 4-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0000856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.06.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01279184v1</w:t>
+                <w:t xml:space="preserve">hal-01310507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction strategy for a brake system with local frictional non-linearities – Application for the prediction of unstable vibration modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Fazio</w:t>
+                <w:t xml:space="preserve">Polynomial chaos expansion in structural dynamics: Accelerating the convergence of the first two statistical moment sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Nacivet</w:t>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Friswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.12 - 24. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 356, pp. 144-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257800v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of friction-induced instability and acoustic radiation - Effect of ramp loading on the squeal propensity for a simplified brake model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Soobbarayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,1006 +6826,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear dynamics of a whole vehicle FE Model using a Harmonic Balance Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cracks detection using active modal damping and piezoelectric components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Barillon</w:t>
+                <w:t xml:space="preserve">Amâncio Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.057471⟩</w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.619-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SAV-130772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914409v1</w:t>
+                <w:t xml:space="preserve">hal-00840749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise and vibration for a self-excited mechanical system with friction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besset</w:t>
+                <w:t xml:space="preserve">Nonlinear vibrations of a mechanical system with non-regular nonlinearities and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.03.008⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (11), pp.3250-3270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826162v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise polynomial chaos expansion with an application to brake squeal of a linear brake system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+                <w:t xml:space="preserve">Non-linear dynamics of a whole vehicle FE Model using a Harmonic Balance Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (4), pp.387-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.057471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744841v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physical parameters and operating conditions for structural integrity of mechanical system subjected to squeal noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Noise and vibration for a self-excited mechanical system with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Soobbarayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.1076⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (10), pp.1191-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914395v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global strategy based on experiments and simulations for squeal prediction on industrial railway brakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of physical parameters and operating conditions for structural integrity of mechanical system subjected to squeal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Soobbarayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.04.008⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 569-570, pp.1076-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.1076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855074v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic study of a non-linear self-excited system with friction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Piecewise polynomial chaos expansion with an application to brake squeal of a linear brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332, pp.577-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786921v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction-induced vibration of a lubricated mechanical system</w:t>
+                <w:t xml:space="preserve">A global strategy based on experiments and simulations for squeal prediction on industrial railway brakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cayer-Barrioz</w:t>
+                <w:t xml:space="preserve">Andréa Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Berro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Mogenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (20), pp. 5068-5085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783719v1</w:t>
+                <w:t xml:space="preserve">hal-00855074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracks detection using active modal damping and piezoelectric components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amâncio Fernandes</w:t>
+                <w:t xml:space="preserve">Stochastic study of a non-linear self-excited system with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20, pp.619-631. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SAV-130772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840749v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of a mechanical system with non-regular nonlinearities and uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friction-induced vibration of a lubricated mechanical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Didier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+                <w:t xml:space="preserve">Juliette Cayer-Barrioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Faverjon</w:t>
+                <w:t xml:space="preserve">Hassan Berro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (11), pp.3250-3270. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.156-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2013.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831862v1</w:t>
+                <w:t xml:space="preserve">hal-00783719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of non-linear vibrations and the anti-resonances of Higher-Order Frequency Response Functions for crack detection in pipeline beam</w:t>
               </w:r>
@@ -7883,499 +7883,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dimensional Harmonic Balance With Uncertainties Applied to Rotor Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Didier</w:t>
+                <w:t xml:space="preserve">Study of nonlinear behaviors and modal reductions for friction destabilized systems. Application to an elastic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4006645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (5), pp.1011-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732129v1</w:t>
+                <w:t xml:space="preserve">hal-00649091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nonlinear behaviors and modal reductions for friction destabilized systems. Application to an elastic layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Loyer</w:t>
+                <w:t xml:space="preserve">Study of the non-linear dynamic response of a rotor system with faults and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorang</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 331 (5), pp.1011-1041. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.10.018⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 331, pp.671-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649091v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the non-linear dynamic response of a rotor system with faults and uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Didier</w:t>
+                <w:t xml:space="preserve">Stochastic Analysis of the Eigenvalue Problem for Mechanical Systems Using Polynomial Chaos Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4005842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733295v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Analysis of the Eigenvalue Problem for Mechanical Systems Using Polynomial Chaos Expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dessombz</w:t>
+                <w:t xml:space="preserve">Multi-Dimensional Harmonic Balance With Uncertainties Applied to Rotor Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 134 (5), </w:t>
+              <w:t xml:space="preserve">, 2012, 134 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4005842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4006645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704857v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the dynamic response of a rotor system under uncertain parameters by Polynomial Chaos Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8526,51 +8526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack detection based on optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8630,51 +8630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vibration signature of chordal cracks in a rotor system including uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 331, pp.138-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8702,430 +8702,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis for a Self-exciting Mechanism with Friction Using Interval Computations</w:t>
+                <w:t xml:space="preserve">Performances of some reduced bases for the stability analysis of a disc/pads system in sliding contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+                <w:t xml:space="preserve">Denis Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Structures &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (1), pp.14-20. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 330, pp.703-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4273/ijvss.3.1.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851920v1</w:t>
+                <w:t xml:space="preserve">hal-00625107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of some reduced bases for the stability analysis of a disc/pads system in sliding contact</w:t>
+                <w:t xml:space="preserve">Stability Analysis for a Self-exciting Mechanism with Friction Using Interval Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chiello</w:t>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 330, pp.703-720. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Structures &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.14-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4273/ijvss.3.1.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625107v1</w:t>
+                <w:t xml:space="preserve">hal-00851920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient non-linear dynamic analysis of automotive disc brake squeal - On the need to consider both stability and non-linear analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations and Experiments of a Nonlinear Aircraft Braking System With Physical Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (4), pp.041010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4000982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454168v1</w:t>
+                <w:t xml:space="preserve">hal-00625101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations and Experiments of a Nonlinear Aircraft Braking System With Physical Dispersion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient non-linear dynamic analysis of automotive disc brake squeal - On the need to consider both stability and non-linear analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (4), pp.041010. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4000982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625101v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive harmonic balance method for predicting the nonlinear dynamic responses of mechanical systems. Application to bolted structures</w:t>
               </w:r>
@@ -9215,77 +9215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of damping on the speed of increase and amplitude of limit cycle for an aircraft braking system subjected to mode-coupling instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9338,667 +9338,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the response of a rotor system containing a breathing crack</w:t>
+                <w:t xml:space="preserve">Experimental response and vibrational characteristics of a slotted rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 413-414, pp.479-486. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.3179-3194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.413-414.479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2008.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425158v1</w:t>
+                <w:t xml:space="preserve">hal-00361665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the destabilization paradox to limit cycle amplitudes for a nonlinear self-excited system subject to gyroscopic and circulatory actions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the response of a rotor system containing a breathing crack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.01.023⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 413-414, pp.479-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.413-414.479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411721v1</w:t>
+                <w:t xml:space="preserve">hal-00425158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an open crack in a beam using an a posteriori error estimator of the frequency response functions with noisy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.75-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic and quasi-periodic solutions for multi-instabilities involved in brake squeal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nacivet</w:t>
+                <w:t xml:space="preserve">Extension of the destabilization paradox to limit cycle amplitudes for a nonlinear self-excited system subject to gyroscopic and circulatory actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 328 (4-5), pp.520-540. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.017⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 323 (3-5,), pp.944-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425156v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Investigation of Condition Monitoring for Notched Rotors Through Transient Signals and Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49, pp.683-695. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9193-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-008-9193-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the nonlinear stationary dynamic of single and multi-instabilities for disk brake squeal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic and quasi-periodic solutions for multi-instabilities involved in brake squeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coudeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nacivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (1-2), pp.207 - 222. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328 (4-5), pp.520-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2009.027122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411747v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new treatment for predicting the self-excited vibrations of nonlinear systems with frictional interfaces: The Constrained Harmonic Balance Method, with application to disc brake squeal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 319 (3-5), pp.1175-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10026,1281 +10000,1307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear transient vibrations and coexistences of multi-instabilities induced by friction in an aircraft braking system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the nonlinear stationary dynamic of single and multi-instabilities for disk brake squeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hardouin</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coudeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nacivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 328 (4-5), pp.555-574. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1-2), pp.207 - 222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2009.027122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425155v1</w:t>
+                <w:t xml:space="preserve">hal-00411747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Nonlinear Vibrations and n× Amplitudes of a Rotor With a Transverse Crack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear transient vibrations and coexistences of multi-instabilities induced by friction in an aircraft braking system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (4), pp.041008. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328 (4-5), pp.555-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.3086928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411751v1</w:t>
+                <w:t xml:space="preserve">hal-00425155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear dynamics and contacts of an unbalanced flexible rotor supported on ball bearings</w:t>
+                <w:t xml:space="preserve">Experimental Study on the Nonlinear Vibrations and n× Amplitudes of a Rotor With a Transverse Crack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (9), pp.1713-1732. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (4), pp.041008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.3086928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411725v1</w:t>
+                <w:t xml:space="preserve">hal-00411751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental response and vibrational characteristics of a slotted rotor</w:t>
+                <w:t xml:space="preserve">Non-linear dynamics and contacts of an unbalanced flexible rotor supported on ball bearings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14, pp.3179-3194. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (9), pp.1713-1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2008.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361665v1</w:t>
+                <w:t xml:space="preserve">hal-00411725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cracks in rotor based on the 2X and 3X super-harmonic frequency components and the crack-unbalance interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability and vibration analysis of a complex flexible rotor bearing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 13, pp.2024-2040. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.04.008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 13 (4), pp.804-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2006.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322889v1</w:t>
+                <w:t xml:space="preserve">hal-00214124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and vibration analysis of a complex flexible rotor bearing system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Villa</w:t>
+                <w:t xml:space="preserve">Robust damage assessment of multiple cracks based on the frequency response function and the Constitutive Relation Error updating method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (4), pp.804-821. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 312, pp.821-837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2006.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214124v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust damage assessment of multiple cracks based on the frequency response function and the Constitutive Relation Error updating method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+                <w:t xml:space="preserve">Multi-dimensional harmonic balance applied to rotor dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.11.024⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.537-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322909v1</w:t>
+                <w:t xml:space="preserve">hal-00322891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional harmonic balance applied to rotor dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of cracks in rotor based on the 2X and 3X super-harmonic frequency components and the crack-unbalance interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35, pp.537-545. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.2024-2040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322891v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of squeal noise and mode coupling instabilities including damping and gyroscopic effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stabilizing and destabilizing effects of damping in a non-conservative pin-disc system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (2), pp.141-160. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 199, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-007-0565-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00243406v1</w:t>
+                <w:t xml:space="preserve">hal-00322892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval approach applied to blades of windscreens wiper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pure and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (5), pp.643-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The destabilization paradox applied to friction-induced vibrations in an aircraft braking system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Chevillot</w:t>
+                <w:t xml:space="preserve">Analysis of squeal noise and mode coupling instabilities including damping and gyroscopic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hardouin</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.949-963. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.141-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00419-008-0208-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00339411v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilizing and destabilizing effects of damping in a non-conservative pin-disc system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The destabilization paradox applied to friction-induced vibrations in an aircraft braking system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 199, pp.43-52. </w:t>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.949-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-007-0565-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00419-008-0208-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322892v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of chatter vibrations and stability analysis of a non-linear wiper system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11319,3029 +11319,3029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the relationship between damping and mode-coupling patterns in case of brake squeal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage Assessment Based on the Frequencies' Ratio Surfaces Intersection Method for the Identification of the Crack Depth, Location and Orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Structural Durability and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.134-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00225720v1</w:t>
+                <w:t xml:space="preserve">hal-00322894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear study of a cracked rotor</w:t>
+                <w:t xml:space="preserve">A robust identification of single crack location and size only based on pulsations of the cracked system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.W. Lees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.04.002⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (6), pp.691-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/sem.2007.25.6.691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207767v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigations of a Dual-Shaft Test Rig with Intershaft Bearing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode coupling instability in friction-induced vibrations and its dependency on system parameters including damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O.S. Naraikin</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2007/75762⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.106-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214224v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a rotor- bearing system with bearing clearances and hertz contact by using a harmonic balance method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Damping and Definition of the Robust Damping Factor for a Self-Exciting Mechanism With Constant Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1678-58782007000100003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (3), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2730536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324165v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of rotating beams rubbing on an elastic circular structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+                <w:t xml:space="preserve">Investigation of the relationship between damping and mode-coupling patterns in case of brake squeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 299 (4-5), pp.1005-1032. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.08.027⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 307 (3-5), pp.591-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00216135v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00225720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Non-linear Limit Cycles of Autonomous Mechanical Systems Based on a Constrained Non-linear Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (4), pp.356-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact analysis of a flexible bladed-rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.541-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Analysis of Forced Response of Blisks With Friction Ring Dampers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Investigation of a rotor- bearing system with bearing clearances and hertz contact by using a harmonic balance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Viana Serra Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (1), pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-58782007000100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00218249v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of damping on the limit cycles for a self-exciting mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of rotating beams rubbing on an elastic circular structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 304 (3-5), pp.875-893. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.03.043⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 299 (4-5), pp.1005-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00213334v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of damping on brake squeal coalescence patterns - application on a finite element model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigations of a Dual-Shaft Test Rig with Intershaft Bearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Naraikin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2006.09.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (Article ID 75762), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/75762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207796v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistuning Identification and Model Updating of an Industrial Blisk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-linear study of a cracked rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Baumhauer</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Lees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2007/17289⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.152-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214219v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stability analysis of brake squeal based on a parametric finite element model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Effects of damping on brake squeal coalescence patterns - application on a finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Transactions Journal of Passenger Cars: Mechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2007-01-2263⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (2), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2006.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324157v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter analysis of brake squeal using finite element method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of damping on the limit cycles for a self-exciting mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.16.11-32⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 304 (3-5), pp.875-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2007.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324087v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00213334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a crack on the stability of a non-linear rotor system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistuning Identification and Model Updating of an Industrial Blisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baumhauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.04.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (Article ID 17289), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/17289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00213316v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Assessment Based on the Frequencies' Ratio Surfaces Intersection Method for the Identification of the Crack Depth, Location and Orientation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative Analysis of Forced Response of Blisks With Friction Ring Dampers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Durability and Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.676-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322894v2</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00218249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust identification of single crack location and size only based on pulsations of the cracked system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust stability analysis of brake squeal based on a parametric finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (6), pp.691-716. </w:t>
+              <w:t xml:space="preserve">SAE Transactions Journal of Passenger Cars: Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 116 (6), pp.1829-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/sem.2007.25.6.691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2007-01-2263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322905v1</w:t>
+                <w:t xml:space="preserve">hal-00324157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode coupling instability in friction-induced vibrations and its dependency on system parameters including damping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter analysis of brake squeal using finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (1), pp.106-122. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (1), pp.11-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/remn.16.11-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207759v1</w:t>
+                <w:t xml:space="preserve">hal-00324087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Damping and Definition of the Robust Damping Factor for a Self-Exciting Mechanism With Constant Friction</w:t>
+                <w:t xml:space="preserve">Effects of a crack on the stability of a non-linear rotor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 129 (3), pp.297-306. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (7), pp.959-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2730536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216085v1</w:t>
+                <w:t xml:space="preserve">hal-00213316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a linear oscillator connected to a small strongly non-linear hysteretic absorber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Friction induced vibration for an aircraft brake system--Part 2: Non-linear dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2006.09.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (5), pp.555-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00218244v1</w:t>
+                <w:t xml:space="preserve">hal-00207542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of a Flexible Rotor and Its Dependency on the Rolling-Bearing Temperature</w:t>
+                <w:t xml:space="preserve">Stability analysis and non-linear behaviour of structural systems using the complex non-linear modal analysis (CNLMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (29-39), pp.1891-1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/IJRM/2006/38595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00214203v1</w:t>
+                <w:t xml:space="preserve">hal-00207652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction-induced vibration for an aircraft brake system--Part 1: Experimental approach and stability analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis and μ-synthesis control of brake systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 298 (4-5), pp.1073-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207536v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00213510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and Stability Analysis of a Flexible Bladed Rotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+                <w:t xml:space="preserve">Mistuning identification for industrial blisks based on the best achievable eigenvector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laxalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (29-30), pp.2033-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/IJRM/2006/63756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00214207v1</w:t>
+                <w:t xml:space="preserve">hal-00213797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction induced vibration for an aircraft brake system--Part 2: Non-linear dynamics</w:t>
+                <w:t xml:space="preserve">Experimental Study of a Flexible Rotor and Its Dependency on the Rolling-Bearing Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (Article ID 38595), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/IJRM/2006/38595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207542v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and non-linear behaviour of structural systems using the complex non-linear modal analysis (CNLMA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of a linear oscillator connected to a small strongly non-linear hysteretic absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laxalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.969-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207652v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00218244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and μ-synthesis control of brake systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lignon</w:t>
+                <w:t xml:space="preserve">Model and Stability Analysis of a Flexible Bladed Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (Article ID 63756), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/IJRM/2006/63756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2006.06.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00213510v1</w:t>
+                <w:t xml:space="preserve">hal-00214207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistuning identification for industrial blisks based on the best achievable eigenvector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction-induced vibration for an aircraft brake system--Part 1: Experimental approach and stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Bernard Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Lombard</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 84 (29-30), pp.2033-2049. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (5), pp.536-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00213797v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of cracks in rotating shafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invariant manifold approach applied to nonlinear dynamics of a rotor-bearing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.W. Lees</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 285 (4-5), pp.1015-1037. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.676-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2004.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207691v1</w:t>
+                <w:t xml:space="preserve">hal-00207639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invariant manifold approach applied to nonlinear dynamics of a rotor-bearing system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of cracks in rotating shafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Lees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.676-689. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 285 (4-5), pp.1015-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2004.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207639v1</w:t>
+                <w:t xml:space="preserve">hal-00207691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigations of a Flexible Rotor on Flexible Bearing Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (3), pp.179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14375,77 +14375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of a Flexible Bladed-rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 292-294, pp.409-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14464,512 +14464,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Reduce Non-Linear Mechanical Systems for Instability Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of crack-imbalance orientation and orbital evolution for an extended cracked Jeffcott rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gomez-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Nosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02736228⟩</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 332 (12), pp.955-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322911v1</w:t>
+                <w:t xml:space="preserve">hal-00207642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Nonlinear Modal Instability Approach to Brake Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126 (1), pp.101-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.1596555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Non-linéaire d'un Ensemble Rotor/Stator Comportant des Mécanismes Non-Linéaires avec Jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (5-6-7), pp.737-750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.13.737-750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of crack-imbalance orientation and orbital evolution for an extended cracked Jeffcott rotor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods to Reduce Non-Linear Mechanical Systems for Instability Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Zambrano</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 332 (12), pp.955-962. </w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.255-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02736228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207642v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear stability analysis of a complex rotor/stator contact system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15029,51 +15029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear dynamic of rotor-stator system with non-linear bearing clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 332 (9), pp.743-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15101,442 +15101,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center manifold and multivariable approximants applied to non-linear stability analysis</w:t>
+                <w:t xml:space="preserve">Analysis of friction and instability by the centre manifold theory for a non-linear sprag-slip model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 38 (9), pp.1421-1442. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 265 (3), pp.527-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7462(02)00080-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-460X(02)01453-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214135v1</w:t>
+                <w:t xml:space="preserve">hal-00207612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic behaviour law for sheets used in stamping: A comparative study of steel and aluminium</w:t>
+                <w:t xml:space="preserve">Center manifold and multivariable approximants applied to non-linear stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Macquaire</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)00019-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (9), pp.1421-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7462(02)00080-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207620v1</w:t>
+                <w:t xml:space="preserve">hal-00214135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Center Manifold Approach, Using Rational Fractional Approximants, Applied to Non-Linear Stability Analysis</w:t>
+                <w:t xml:space="preserve">Anisotropic behaviour law for sheets used in stamping: A comparative study of steel and aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jezequel</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Macquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 33, pp.267-282. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (1), pp.33-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1026060404109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)00019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00322922v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of friction and instability by the centre manifold theory for a non-linear sprag-slip model</w:t>
+                <w:t xml:space="preserve">Extension of the Center Manifold Approach, Using Rational Fractional Approximants, Applied to Non-Linear Stability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33, pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026060404109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-460X(02)01453-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00207612v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15554,51 +15554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Periodic and Quasi-Periodic Vibrations in Mechanical Systems - On the use of the Harmonic Balance Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16016,51 +16016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tufano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020509" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sinou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valle Canas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lambelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Knar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Clauzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.06.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fagan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Hamdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02715-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122311904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Talik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claeys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lambelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031447" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lambelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108448" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nacivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051698" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roncen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chantereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106798" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-021-10157-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104331" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corradi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107807" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roncen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107867" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nacivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05627-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Charroyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corradi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114938" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants7070059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chantereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104563" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nechak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.10.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lambelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.03.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nechak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1264619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nacivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Friswell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.212" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6107251" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Friswell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5497" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Todeschini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3586230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessombz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356465v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monteil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.07.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.07.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faverjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009235v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Soobbarayen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquelin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000856" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fazio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.05.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Claeys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lambelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2014.04.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.057471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.1076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Loyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.12.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#226;ncio Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-130772" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Didier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2013.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703212v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.03.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006645" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311404269" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitjean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0670" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311429839" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454168v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.09.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevillot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardouin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000982" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jezequel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-009-0352-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16F32BF2623E3F85E1502759AA4C49ACDA1EEF68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425158v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.413-414.479" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herv&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.01.023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343592v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.02.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudeyras" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9193-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A20A82E8462274335B1E13DF92BDC23CEFB96ADD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.027122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.028" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3086928" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.02.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2008.10.024" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322889v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.04.008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Villa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.06.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.11.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.05.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243406v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.05.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bernard Mazet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0208-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B71CBFF90446743EF37C1E8297D0B06176BA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322892v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0565-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C27E895174471D406D4342C2F284035A426513E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225720v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.06.041" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207767v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Lees" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.04.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guskov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Naraikin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75762" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324165v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Viana Serra Villa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782007000100003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216135v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.08.027" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323883v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322887v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.11.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218249v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.10.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213334v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.043" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207796v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2006.09.012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laxalde" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lombard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumhauer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/17289" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-01-2263" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.11-32" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213316v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.04.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322894v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.25.6.691" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207759v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.03.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216085v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2730536" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218244v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214203v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/38595" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207536v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214207v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/63756" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207542v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207652v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.020" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213510v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.06.033" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207691v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.09.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207639v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.01.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214213v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM.2005.179" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322910v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322911v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02736228" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1596555" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324088v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.737-750" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207642v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gomez-Mancilla" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Nosov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zambrano" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.007" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322926v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.10.048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207665v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.04.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214135v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(02)00080-X" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207620v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00019-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322922v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026060404109" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5214CCA566A4599DAB77F6C4F066B3A3D02A8B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207612v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01453-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tufano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020509" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claeys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sinou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valle Canas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lambelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Knar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Clauzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.06.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fagan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Hamdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02715-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Denimal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Talik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claeys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lambelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lambelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108448" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104451" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nacivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051698" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122311904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nacivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116164" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corradi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107807" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roncen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107849" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-021-10157-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roncen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chantereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106798" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104331" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lenoir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107867" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corradi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217418" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062085" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05627-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107286" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Charroyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114938" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chantereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104563" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants7070059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nechak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.10.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Lambelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.03.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nechak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1264619" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessombz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Friswell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5497" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nacivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.355" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6107251" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Friswell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.212" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Todeschini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3586230" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessombz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356465v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001102" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258001v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monteil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.07.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.07.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fazio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.11.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.046" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Soobbarayen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faverjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000856" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.05.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Claeys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lambelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2014.04.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840749v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#226;ncio Fernandes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-130772" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Didier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2013.03.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914409v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.057471" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826162v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.1076" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Loyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.04.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.12.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.12.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703212v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.03.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.10.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704857v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005842" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732129v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006645" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311404269" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitjean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0670" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311429839" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevillot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hardouin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000982" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.09.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625097v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jezequel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-009-0352-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16F32BF2623E3F85E1502759AA4C49ACDA1EEF68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2008.10.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.413-414.479" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343592v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.02.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herv&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.01.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9193-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A20A82E8462274335B1E13DF92BDC23CEFB96ADD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425156v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudeyras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2009.027122" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425155v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.028" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411751v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3086928" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411725v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.02.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Villa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.06.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322909v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.11.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.05.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322889v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.04.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0565-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C27E895174471D406D4342C2F284035A426513E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243406v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.05.004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339411v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bernard Mazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0208-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B71CBFF90446743EF37C1E8297D0B06176BA329/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322894v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322905v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2007.25.6.691" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.03.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216085v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fritz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2730536" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00225720v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.06.041" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323883v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322887v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.11.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324165v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Viana Serra Villa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-58782007000100003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216135v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.08.027" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guskov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Naraikin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75762" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207767v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Lees" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.04.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207796v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2006.09.012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213334v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2007.03.043" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laxalde" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lombard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumhauer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/17289" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218249v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laxalde" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.10.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324157v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-01-2263" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324087v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.11-32" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213316v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.04.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207542v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207652v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.020" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213510v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lignon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.06.033" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213797v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214203v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/38595" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218244v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.09.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214207v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM/2006/63756" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207536v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.12.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207639v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.01.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207691v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.09.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214213v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJRM.2005.179" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322910v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207642v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gomez-Mancilla" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Nosov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zambrano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.09.007" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216082v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1596555" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324088v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.737-750" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02736228" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322926v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.10.048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207665v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.04.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207612v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01453-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214135v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(02)00080-X" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207620v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00019-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322922v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026060404109" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5214CCA566A4599DAB77F6C4F066B3A3D02A8B36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730895v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15638" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>