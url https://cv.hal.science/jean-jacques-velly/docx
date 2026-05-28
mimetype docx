--- v0 (2026-03-16)
+++ v1 (2026-05-28)
@@ -66,152 +66,302 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire &amp;quot;Timbre et orchestration&amp;quot; - Séance 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -220,231 +370,156 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05390148v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05328105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Ring&amp;quot; : une modernité transcendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Vallet-Collot, Marion Mirande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aventure du "Ring" en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Opéra National de Paris, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -454,1648 +529,1648 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedenstag&amp;quot; (1938) de Richard Strauss : œuvre de résistance ou récupération politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figurations de la dictature dans les arts de la scène : regards sur l’espace germanophone du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Jun 2019, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timbre instrumental et orchestration dans l’expression du fantastique de Weber à Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écoutes du fantastique : analyses de l’ambiguïté et ambiguïtés de l’analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté (MSHE), Apr 2018, Besançon (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition germanique et universalité dans &amp;quot;Das Lied von der Erde&amp;quot; de Gustav Mahler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un Lied à l'autre ? Dynamiques génériques et interculturelles du Lied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, EA 3556 REIGENN (Représentations Et Identités. Espaces GErmanique, Nordique et Néerlandophone), IReMus, Maison Heinrich Heine, Forum Culturel Autrichien, Mar 2019, Paris, France. pp.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acoustique de Bayreuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences Wagner-Strauss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire central de Pékin, Nov 2019, Pékin Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’orchestre wagnérien, modernité et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences Wagner-Strauss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire central de Pékin, Nov 2019, Conservatoire central de Pékin, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Strauss, critique du &amp;quot;Tannhäuser&amp;quot; de Bayreuth en 1891</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe Congrès doctoral International de Musique et Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Lettres, IReMus, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Strauss et sa révision du Traité de Berlioz : de l’hommage à Berlioz à l’apologie de Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE GRAND TRAITÉ D’INSTRUMENTATION ET D’ORCHESTRATION MODERNES DE BERLIOZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Didier, Emmanuel Reibel, Mar 2016, Paris, France. p. 205-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chion : au-delà des images, le musicologue, témoin engagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Chion l'inventeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Feb 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui est Manfred Kelkel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manfred Kelkel et l’ésotérisme musical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, IReMus, Grimoire, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et ésotérisme dans &amp;quot;Tabula Smaragdina&amp;quot;, op. 24 de Manfred Kelkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manfred Kelkel et l’ésotérisme musical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne-Université, IReMus, Grimoire, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’orchestre wagnérien, modernité et innovation</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’opéra au cinéma muet : le paradoxe du &amp;quot;Chevalier à la rose&amp;quot; de Richard Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences Wagner-Strauss</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire central de Pékin, Nov 2019, Conservatoire central de Pékin, Chine</w:t>
+              <w:t xml:space="preserve">Le Chevalier à la rose de Richard Strauss : de l’opéra (1911) au film muet (1926)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne-Université, IReMus, Grimoire, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jugement de Romain Rolland sur l’œuvre de Richard Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romain Rolland, musicologue et écrivain de l'intime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BNF, Paris-Sorbonne, Iremus, Société Romain Rolland, Nov 2016, Paris, France. p. 137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement orchestral dans &amp;quot;Le Vaisseau fantôme&amp;quot; de Richard Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wagner et Le Vaisseau fantôme : l’éveil d’un dramaturge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, IReMus, Grimoire, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph d’Ortigue et la musique d’église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et religion aux époques modernes et contemporaines (XVIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche pour l'étude des religions (Paris-Sorbonne), Apr 2011, Paris, France. p. 71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025624v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04029220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcender l’héritage : la musique chorale chez Gustav Mahler et Richard Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, opus 11 (opus 11), p. 62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan et Isolde&amp;quot;, parangon de la réforme wagnérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Cercle Wagner de Toulouse-Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2018-2019, p. 23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tentation du lointain et l’exotisme de proximité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, opus 7 (opus 7), p. 111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cornet&amp;quot; de Frank Martin : Lyrisme et épopée au travers d’une expérience humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orchestre et dramaturgie dans &amp;quot;La Walkyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Cercle Richard Wagner Toulouse Midi Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de l’expression : les poèmes symphoniques de Richard Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Opus 1 (Opus 1), p. 140-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravel et l’orchestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Opus 3 (Opus 3), p. 44-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines et histoire de l’orchestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Juris art etc, 48, p. 19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orchestration ravélienne : synthèse et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euterpe, la revue musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29, p. 21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2105,105 +2180,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wagner : L’orchestre comme expression du drame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2350,51 +2425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05510864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05560093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05510864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04030357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>