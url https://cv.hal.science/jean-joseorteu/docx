--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -730,51 +730,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -894,2319 +894,2302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Velibor Došljak</w:t>
+                <w:t xml:space="preserve">Industrial monocular depth estimation, semantic segmentation, and 6D pose estimation using foundational depth models in a data-scarce setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Pižurica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 35 (03), pp.031206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458846v1</w:t>
+                <w:t xml:space="preserve">hal-05574692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623256v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning deep domain-agnostic features from synthetic renders for industrial visual inspection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (05), pp.051604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.31.5.051604⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712960v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Local Descriptor for Comparing Renders with Real Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning deep domain-agnostic features from synthetic renders for industrial visual inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Abubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamir Ghimire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11083301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (05), pp.051604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.31.5.051604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197287v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Learning Local Descriptor for Comparing Renders with Real Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamir Ghimire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.1-15/3301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11083301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557867v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
+                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041012-1-041012-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483189v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Inspection of Aeronautical Mechanical Assemblies by Matching the 3D CAD Model and Real 2D Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging5100081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320900v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Micro-Cracks on Highly Specular Reflectors: Dimensioning a Vision Machine Based on Optical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Automatic Inspection of Aeronautical Mechanical Assemblies by Matching the 3D CAD Model and Real 2D Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2017.2762359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.81-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging5100081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633655v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Detection of Micro-Cracks on Highly Specular Reflectors: Dimensioning a Vision Machine Based on Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Harvent</w:t>
+                <w:t xml:space="preserve">Guillaume Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (4), pp.74. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (23), p.7901 - 7907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0453-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2017.2762359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622056v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et caractérisation de défauts de surface par analyse des nuages de points 3D fournis par un scanner</w:t>
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0453-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660998v1</w:t>
+                <w:t xml:space="preserve">hal-01622056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chain-processing-based computer vision system for automatic checking of machining set-up - Application for machine tools safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et caractérisation de défauts de surface par analyse des nuages de points 3D fournis par un scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Karabagli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1-4), p.261-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-7438-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01350995v1</w:t>
+                <w:t xml:space="preserve">hal-01660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new chain-processing-based computer vision system for automatic checking of machining set-up - Application for machine tools safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bugarin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-7438-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723015v2</w:t>
+                <w:t xml:space="preserve">hal-01350995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of aeronautical mechanical parts with a pan-tilt-zoom camera: an approach guided by the computer-aided design model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilisio Viana</w:t>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.42-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351022v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Measurement Using a New Multi-step Stereo-DIC Algorithm That Preserves Sharp Edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection of aeronautical mechanical parts with a pan-tilt-zoom camera: an approach guided by the computer-aided design model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilisio Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harvent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9905-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.061118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169750v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Shape Measurement Using a New Multi-step Stereo-DIC Algorithm That Preserves Sharp Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Larnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (6), pp.061110. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (1), pp.167-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9905-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351008v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.061110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069741v1</w:t>
+                <w:t xml:space="preserve">hal-01351008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view dense 3D modelling of untextured objects from a moving projector-cameras system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Vision and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (8), pp.1645-1659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00138-013-0495-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of acetylation and additive on the tensile properties of wood fiber-high-density polyethylene composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benmbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (21), pp.1646-1655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0731684413505256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, page 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3237,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3322,3387 +3305,3521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caméra proche IR et/ou IR Mesure de température et de déformation à hautes températures: le problème de l'effet mirage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrôles essais mesures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832905v1</w:t>
+                <w:t xml:space="preserve">hal-01069741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Stereovision in a Scanning Electron Microscope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Li</w:t>
+                <w:t xml:space="preserve">Caméra proche IR et/ou IR Mesure de température et de déformation à hautes températures: le problème de l'effet mirage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contrôles essais mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, p.103-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644885v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative hand-held vision-based digitizing system for 3D modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (9-10), pp.1168-1176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of wood-plastic composites investigated by 3D digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Stereovision in a Scanning Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talel Ben Mbarek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Hugot</w:t>
+                <w:t xml:space="preserve">N. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998311410466⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (1), pp.97-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-010-9378-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644888v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-Camera Instrumentation of a Single Point Incremental Forming Process Pilot for Shape and 3D Displacement Measurements: Methodology and Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behavior of wood-plastic composites investigated by 3D digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (4), pp.625-639. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (26), pp.2751-2764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-010-9436-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998311410466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170378v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact Measurement of the Shrinkage and Calculation of Porosity During the Drying of Banana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple-Camera Instrumentation of a Single Point Incremental Forming Process Pilot for Shape and 3D Displacement Measurements: Methodology and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Madiouli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2011.561460⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.625-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-010-9436-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644884v1</w:t>
+                <w:t xml:space="preserve">hal-01170378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-contact Measurement of the Shrinkage and Calculation of Porosity During the Drying of Banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Madiouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2007.11.009⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (12), pp.358-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2011.561460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644891v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of out-of-plane motion on 2D and 3D digital image correlation measurements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (10), pp.746-757. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 47 (3-4, SI), p.282-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2007.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644893v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Method for 3-D Shape, Strain and Temperature Full-Field Measurement Using a Single Type of Camera: Principle and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Rotrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (2), p.163-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-007-9071-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;The effect of out of plane motion on 2D and 3D digital image correlation measurements&amp;quot; (vol 46, 746, 2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">The effect of out-of-plane motion on 2D and 3D digital image correlation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. W. Schreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (11), pp.848. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 46 (10), pp.746-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644894v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of stereovision to the mechanical characterisation of ceramic refractories reinforced with metallic fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;The effect of out of plane motion on 2D and 3D digital image correlation measurements&amp;quot; (vol 46, 746, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. W. Schreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00322.x⟩</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (11), pp.848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644896v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning electron microscopy for quantitative small and large deformation measurements - part II: Experimental validation for magnifications from 200 to 10,000</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to characterize the mechanical behavior of a Fiber Reinforced Refractory Castable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 47 (6), p.789-804. </w:t>
+              <w:t xml:space="preserve">, 2007, 47, pp.761-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-007-9041-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9062-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644895v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to characterize the mechanical behavior of a Fiber Reinforced Refractory Castable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">Fire detection - A new approach based on a low cost CCD camera in the near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nazaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 47, pp.761-773. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (B3), pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-007-9062-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1205/psep06035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840004v1</w:t>
+                <w:t xml:space="preserve">hal-01644897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire detection - A new approach based on a low cost CCD camera in the near infrared</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of stereovision to the mechanical characterisation of ceramic refractories reinforced with metallic fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1205/psep06035⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.96-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00322.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644897v1</w:t>
+                <w:t xml:space="preserve">hal-01644896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology in a scanning electron microscope: theoretical developments and experimental validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Scanning electron microscopy for quantitative small and large deformation measurements - part II: Experimental validation for magnifications from 200 to 10,000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (10), pp.2613-2622. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (6), p.789-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/17/10/012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9041-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644898v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrage d'imageurs avec prise en compte des distorsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Metrology in a scanning electron microscope: theoretical developments and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (10), pp.2613-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/17/10/012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832918v1</w:t>
+                <w:t xml:space="preserve">hal-01644898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrage d'imageurs avec prise en compte des distorsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.R. Mcneill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (3-4), p.105-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832913v1</w:t>
+                <w:t xml:space="preserve">hal-01832918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overheating, flame, smoke, and freight movement detection algorithms based on charge-coupled device camera for aircraft cargo hold surveillance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibrage d'imageurs avec prise en compte des distorsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Boucourt</w:t>
+                <w:t xml:space="preserve">S.R. Mcneill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.1811081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644900v1</w:t>
+                <w:t xml:space="preserve">hal-01832913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Photomécanique : les techniques optiques appliquées à la mécanique (Editorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overheating, flame, smoke, and freight movement detection algorithms based on charge-coupled device camera for aircraft cargo hold surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (12), p.2935-2953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.1811081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833182v1</w:t>
+                <w:t xml:space="preserve">hal-01644900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de formes et de champs de déplacements tridimensionnels par stéréo-corrélation d'images : applications en mécanique expérimentale</w:t>
+                <w:t xml:space="preserve">La Photomécanique : les techniques optiques appliquées à la mécanique (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 10, pp.34-43</w:t>
+              <w:t xml:space="preserve">, 2004, 16, p. 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832922v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a charge-coupled-device-based video sensor for aircraft cargo surveillance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de formes et de champs de déplacements tridimensionnels par stéréo-corrélation d'images : applications en mécanique expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G Boucourt</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.34-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644901v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous in situ measurement of quenching distortions using computer vision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+                <w:t xml:space="preserve">Evaluation of a charge-coupled-device-based video sensor for aircraft cargo surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (4), pp.796-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.1459450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298020v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined temporal tracking and stereo-correlation technique for accurate measurement of 3D displacements: application to sheet metal forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous in situ measurement of quenching distortions using computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Garcia</w:t>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 125-126, pp.736-742. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 122, p. 69-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644902v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi continu par vision de la distorsion d'outils au traitement thermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+                <w:t xml:space="preserve">A combined temporal tracking and stereo-correlation technique for accurate measurement of 3D displacements: application to sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 125-126, pp.736-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(02)00380-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832932v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotisation d'une machine à attaque ponctuelle lors d'une opération d'abattage sélectif</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+                <w:t xml:space="preserve">Suivi continu par vision de la distorsion d'outils au traitement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 76 (suppl) (I-II), pp.25-28</w:t>
+              <w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (17), p.22.1-22.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832956v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining robotics: Application of computer vision to the automation of a roadheader</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Robotisation d'une machine à attaque ponctuelle lors d'une opération d'abattage sélectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fuentes-Cantillana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 76 (suppl) (I-II), pp.25-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716473v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining robotics: Application of computer vision to the automation of a roadheader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fuentes-Cantillana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'automatique et de productique appliquées [1988-1995]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 11 (2), pp.65- 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-8890(93)90010-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832959v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mining robotics: Application of computer vision to the automation of a roadheader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'automatique et de productique appliquées [1988-1995]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4 (4), pp.325-347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le robot dans la mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 77, pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6712,51 +6829,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section on Quality Control by Artificial Vision VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6772,133 +6889,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (3), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L. Balageas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (3-4), 253 p., 2004, RS série I2M</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6908,231 +7025,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure combinée de variations de pression et de température faiblement intrusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hamasaiid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2959309. KTK-2428; MICS. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de création automatique de maquette numérique à partir de couples d'images stéréoscopiques - Automatic building process of a digital model using stereoscopic image couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP1100048. KTK-85. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7142,51 +7259,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of sixteenth international conference on quality control by artificial vision, 6-8 juin 2023, Albi, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7203,415 +7320,415 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV-2023 sixteenth international conference on quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12749, SPIE, 2023, 9781510667464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3003893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôles non destructifs et matériaux composites : journée scientifique et technique AMAC/COFREND. Journées scientifique et technique AMAC/COFREND. Toulouse, France, du 27-28 juin 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (2/2007), Lavoisier, pp. 143-260, 2007, 978-2-7462-1813-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhotoMécanique 2004 : étude du comportement des matériaux et des structures, Albi, France, du 04-06 mai 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Mines d'Albi Carmaux, 416 p., 2004, 2-9511591-3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhotoMécanique 2001 : étude du comportement des matériaux et des structures, Poitiers, France, du 24-26 avril 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cottron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMécanique 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GAMAC (Groupement pour l'avancement des Méthodes d'Analyse des Contraintes), 382 p., 2001, 2-9516368-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7621,65 +7738,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airplane panels inspection via 3D point cloud segmentation on low-volume training dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Dosljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7710,223 +7827,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 8p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3077636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing large pre-trained monocular depth models for machining setup inspection and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 9p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3082005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of damages on mechanical parts via 3D point cloud processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7944,106 +8061,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 7p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3078653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect Characterization on Complex Shape Aeronautical Parts via 3D Point Cloud Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8061,4618 +8178,4622 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECO 2024 - 13th Mediterranean Conference on Embedded Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Budva, Montenegro. pp.218-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MECO62516.2024.10577809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. 7 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3000509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assya Boughrara</w:t>
+                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Albi, France. 9 p., </w:t>
+              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Salamanque, Spain. p. 340-349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2692569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168232v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual inspection of complex mechanical assemblies based on Siamese networks for 3D point clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Velibor Dosljak</w:t>
+                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Albi, France. 5 p., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2692751⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2692569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168217v1</w:t>
+                <w:t xml:space="preserve">hal-04168232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+                <w:t xml:space="preserve">Visual inspection of complex mechanical assemblies based on Siamese networks for 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Dosljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
+              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2692751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813066v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman G. Abubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 9 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2589040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 8 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovancevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dolives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dolives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dolives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mulhouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2521715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée d’assemblages mécaniques aéronautiques par vision 2D/3D en exploitant la maquette numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE TOULOUSE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation de défauts par analyse des nuages de points 3D fournis par un scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2017 - 15ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilisio Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Roma, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005756303590366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECO.2016.7525733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-vision-based NDE in aeronautics (SOI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAD-guided inspection of aeronautical mechanical parts using monocular vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilisio Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium on Optics in Industry (SOI'2015). Invited Plenary Lecture.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225937v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer-vision-based NDE in aeronautics (SOI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Symposium on Optics in Industry (SOI'2015). Invited Plenary Lecture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Guanajuato, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351735v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055144v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD-guided inspection of aeronautical mechanical parts using monocular vision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352472v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de méthodes optiques pour la détection de défauts sur les réflecteurs optiques solaires (OSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-vision-based NDE in aeronautics (OPTIMESS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Optical Measurement Techniques for Structures and Systems (OPTIMESS'2015). Invited Plenary Lecture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'assemblages mécaniques aéronautiques par vision artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 22-23 mai 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape measurement using a new 3D-DIC algorithm that preserves sharp edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 SEM annual conference and exposition on experimental and applied mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lombard, United States. p.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Integrated Fibre Bragg Grating Contact Pressure and Temperature Sensor for Composite Smart Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STRUCTURAL HEALTH MONITORING 2011: CONDITION-BASED MAINTENANCE AND INTELLIGENT STRUCTURES, VOL 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Stanford, United States. p.1449-1456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle automatique des montages d'usinage par vision monoculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque international francophone du club CMOI/SFO ; 15ème Congrès français du club FLUVISU/SFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orléans, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement mécanique de composites bois/plastique en utilisant des mesures en surface par stéréo corrélation d'images numériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439789v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Analyse du comportement mécanique de composites bois/plastique en utilisant des mesures en surface par stéréo corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Sammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836324v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification automatique de conformité des montages d'usinage par vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique AIP-PRIMECA "Mesure 3D sans contact", Cachan (France), 7 juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Automated Inspection of Mechanical Assemblies using a combined 2D/3D vision approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Parlouar</w:t>
+                <w:t xml:space="preserve">Computer-vision-based automatic verification of machining setups: method for automatic pose estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Advances of Optical Methods in Experimental Mechanics, Taipei (Taiwan), 3-6 November 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">ISEM -2nd International Symposium on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056316v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-vision-based automatic verification of machining setups: method for automatic pose estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simon</w:t>
+                <w:t xml:space="preserve">Vision artificielle 2D/3D pour la sécurité de la machine outil UGV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM -2nd International Symposium on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan. 6 p</w:t>
+              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 9-10 février 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760268v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision artificielle 2D/3D pour la sécurité de la machine outil UGV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Karabagli</w:t>
+                <w:t xml:space="preserve">Fast Automated Inspection of Mechanical Assemblies using a combined 2D/3D vision approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Parlouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Simon</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 9-10 février 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Advances of Optical Methods in Experimental Mechanics, Taipei (Taiwan), 3-6 November 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056680v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Registration of 3D Images Acquired from a Hand-Held Visual Sensor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de formes par corrélation multi-images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS 2011 - Advances Concepts for Intelligent Vision Systems 13th International conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée GDR ISIS/club EEA ”Mesure industrielle par vision”, Paris (France), 2 février 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644886v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de formes par corrélation multi-images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR ISIS/club EEA ”Mesure industrielle par vision”, Paris (France), 2 février 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Martel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056317v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Henrion</w:t>
+                <w:t xml:space="preserve">Precise Registration of 3D Images Acquired from a Hand-Held Visual Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS 2011 - Advances Concepts for Intelligent Vision Systems 13th International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.712-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056683v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR ISIS, Paris (France), 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de formes et de déformations par stéréo-corrélation d'images : applications en mécanique expérimentale des solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2011 - 12ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination automatique du seuil de binarisation des modules des gradients par modélisation de leur histogramme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur de Pression à réseaux de Bragg pour l'Elaboration Intelligente de pièces structurales Composites -Le projet ELICo-CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2011 - 12ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 10-11 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Study of Wood Plastic Composites elastic behaviour using full field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.28005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100628005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420081v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
+                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
+              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771352v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Wood Plastic Composites elastic behaviour using full field measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to describe the mechanical behavior of Wood Plastic Composites (WPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ben M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graciaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes journées de l'Ecole Doctorale des Sciences exactes et leurs applications, Pau (France), 15-16 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644890v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in the near infrared and infrared spectral bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12681,7861 +12802,7857 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
+              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771353v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to describe the mechanical behavior of Wood Plastic Composites (WPC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de l'Ecole Doctorale des Sciences exactes et leurs applications, Pau (France), 15-16 juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pau, France</w:t>
+              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056685v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbon chain graft and additive on wood fiber / HDPE composite behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Ben Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRACM 2010 -3rd International Conference on Recent Advances in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Limoges, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registration Strategies of 3D Images Acquired From a Hand-held Visual Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference on 3D-Imaging of Materials and Systems 2010 (3D-IMS'2010), Hourtin (France), 6-10 September 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hourtin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D d'objets par un capteur visuel déplacé par un opérateur</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir dún système multi-caméras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
+              <w:t xml:space="preserve">Journée Technologique PFT Rascol ”La numérisation des formes, du réel au support numérique 3D : la rétro-conception”, Albi (France), 31 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00404627v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact measurement of the shrinkage and calculation of porosity during the drying of a banana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Utilisation d’une méthode optique sans contact pour décrire le comportement mécanique de composites bois/plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Sammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSIA 2009 -European drying conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France. p.76-77</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753271v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’une méthode optique sans contact pour décrire le comportement mécanique de composites bois/plastique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-view-DIC-based 3D measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+              <w:t xml:space="preserve">2009 SEM Fall Symposium and Workshop, Columbia, South Carolina (USA), 5-7 October 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Columbia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391449v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir dún système multi-caméras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation 3D d'objets par un capteur visuel déplacé par un opérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technologique PFT Rascol ”La numérisation des formes, du réel au support numérique 3D : la rétro-conception”, Albi (France), 31 mars 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Albi, France</w:t>
+              <w:t xml:space="preserve">Congrès EDSYS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056319v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view-DIC-based 3D measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation 3D d'objets par un capteur visuel déplacé par un opérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 SEM Fall Symposium and Workshop, Columbia, South Carolina (USA), 5-7 October 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Columbia, United States</w:t>
+              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056318v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00404627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D d'objets par un capteur visuel déplacé par un opérateur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+                <w:t xml:space="preserve">Non-contact measurement of the shrinkage and calculation of porosity during the drying of a banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Madiouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EDSYS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AFSIA 2009 -European drying conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. p.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069148v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de formes et de déformations par stéréo-corrélation d'images : applications en mécanique expérimentale des solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2009 - 10ème Colloque international francophone Méthodes et techniques optiques pour l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Reims, France. p.186-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du retrait au cours du séchage par une méthode non destructive : la stéréovision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Madiouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ligu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2009 - 10ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Reims, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Inspection of aeronautics parts for shape defect detection using a multi-camera system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">2008 SEM XI International congress &amp; exposition on experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Orlando (US-FL), United States. p.439-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056726v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of aeronautics parts for shape defect detection using a multi-camera system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras / Inspection of aeronautics parts for shape defect detection using a multi-camera system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 SEM XI International congress &amp; exposition on experimental and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Orlando (US-FL), United States. p.439-446</w:t>
+              <w:t xml:space="preserve">Journées COFREND : conférences et exposition sur les essais non destructifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764801v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras / Inspection of aeronautics parts for shape defect detection using a multi-camera system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND : conférences et exposition sur les essais non destructifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 22 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771379v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Bugarin</w:t>
+                <w:t xml:space="preserve">Mesures in-situ dans les matériaux et procédés composites à partir de Fibres Optiques à Réseau de Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 22 mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque AquiQuebec'08, Bordeaux (France), 21-23 juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056728v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in-situ dans les matériaux et procédés composites à partir de Fibres Optiques à Réseau de Bragg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Robert</w:t>
+                <w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AquiQuebec'08, Bordeaux (France), 21-23 juillet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056727v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital image correlation error assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 SEM annual conference &amp; exposition on experimental and applied mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Springfield, Massachusetts, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of digital image correlation performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM13 -13th International conference on experimental mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Alexandroupolis, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'incendie : une nouvelle approche basée sur une caméra CCD bas coût opérant dans le proche infrarouge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Strain and temperature discrimination and measurement using superimposed fiber bragg grating sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Demirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
+              <w:t xml:space="preserve">13th International conference on experimental mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. p.639-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167254v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and temperature discrimination and measurement using superimposed fiber bragg grating sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+                <w:t xml:space="preserve">Détection d'incendie : une nouvelle approche basée sur une caméra CCD bas coût opérant dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International conference on experimental mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. p.639-640</w:t>
+              <w:t xml:space="preserve">JITH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764805v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimess 2007 - 3rd Workshop on optical measurement techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Leuven, Belgium. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de gradients de déformations au sein de matériaux composites par capteur à fibre optique à réseau de Bragg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes Journées Nationales des Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France. pp.781-788 ;ISBN 978-2-87717-090-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A speckle-texture image generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative method for 3-D shape/displacement/strain and temperature measurement using a single sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speckle06 - Speckles from grains to flowers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photomecanics 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 35 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644899v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method for 3-D shape/displacement/strain and temperature measurement using a single sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A speckle-texture image generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomecanics 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speckle06 - Speckles from grains to flowers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nimes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.695280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796827v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des performances métrologiques de la technique de corrélation d'images pour mesurer des champs de déplacements/déformations en mécanique expérimentale - Travaux du GDR CNRS 2519 MCIMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrology in an SEM: Basic Concepts and Recent Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR ISIS "Image et Métrologie", ENSEIRB Bordeaux (France), 27 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SEM 2006 Conference on Experimental and Applied Mechanics, Saint Louis, Missouri (USA), 4-7 June 2006 (oral presentation only)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056730v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology in an SEM: Basic Concepts and Recent Experimental Validation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des performances métrologiques de la technique de corrélation d'images pour mesurer des champs de déplacements/déformations en mécanique expérimentale - Travaux du GDR CNRS 2519 MCIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM 2006 Conference on Experimental and Applied Mechanics, Saint Louis, Missouri (USA), 4-7 June 2006 (oral presentation only)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">Journée GDR ISIS "Image et Métrologie", ENSEIRB Bordeaux (France), 27 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056729v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par la méthode des matrices de transfert de l'effet de la biréfringence dans un capteur à réseau de Bragg fibré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Metz, France. pp.324-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement endommageable de bétons réfractaires par stéréo-corrélation d'images numériques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures 3D par stéréo-corrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Journée thématique de l'AFVL : mesures de déplacements appliquées à la mécanique des fluides et des solides, Meudon (France), 16 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798899v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures 3D par stéréo-corrélation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du comportement endommageable de bétons réfractaires par stéréo-corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Marzagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de l'AFVL : mesures de déplacements appliquées à la mécanique des fluides et des solides, Meudon (France), 16 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Meudon, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056719v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Optical Methods, Valladolid (Spain), 31 March 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial experimental results using an ESEM for metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 SEM X international congress and exposition on experimental ands applied mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Costa Mesa, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gridless calibration of distorted visual sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert W. Schreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Albi, France. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrage d'un MEB en vue de la mesure précise de formes et de déformations 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Albi, France. pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale par photoélasticimétrie de la localisation de la pression de contact d'une tôle en glissement sur un rayon de matrice d'emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelali Attaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Albi, France. p.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D shape and strain measurements using a scanning electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International conference on experimental mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Bari, Italy. p.435-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrage d'un Microscope Électronique à Balayage (MEB) en vue de la mesure précise de formes et de déformations 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Mcneill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France) 13-14 mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation 3D automatique d'objets observés au microscope électronique à balayage (MEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2003 - 4ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Belfort, France. p.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated 3-D reconstruction using a scanning electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003 SEM annual conference and exposition on experimental and applied mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Charlotte, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian-French Workshop on Optical Methods : Introduction to Full Field Optical Measurement Techniques - Application to Experimental Mechanics, Katholieke Universiteit Leuven (Belgium), 17 June 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of stereovision to the mechanical characterization of refractory ceramics reinforced with metallic fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 SEM annual conference and exposition on experimental and applied mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Milwaukee, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Temporal Tracking and Stereo-correlation Technique for Accurate Measurement of 3D Displacements: Application to Sheet Metal Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Metal Forming Conference, Birmingham (UK), 9-11 September 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la stéréovision à l'étude du comportement de bétons réfractaires renforcés de fibres métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomécanique 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrage précis d'une caméra CDD ou d'un capteur de vision stéréoscopique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Load movement measurement using a near-infrared CCD camera for aircraft cargo surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomécanique 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
+              <w:t xml:space="preserve">ETFA'2001 - 8th IEEE International conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798924v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D deformation measurement using stereo-correlation applied to experimental mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Calibrage précis d'une caméra CDD ou d'un capteur de vision stéréoscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FIG International symposium on deformation measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Orange, United States. p.50-60</w:t>
+              <w:t xml:space="preserve">Photomécanique 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796855v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision systems for tuning improvement in glass bottle production : on-line gob control and crack detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Firmin</w:t>
+                <w:t xml:space="preserve">3D deformation measurement using stereo-correlation applied to experimental mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV 2001 International Conference on Quality Control by Artificial Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Le Creusot, France. p.209-213</w:t>
+              <w:t xml:space="preserve">10th FIG International symposium on deformation measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Orange, United States. p.50-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796858v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vision par Ordinateur en Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer vision systems for tuning improvement in glass bottle production : on-line gob control and crack detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence introductive à la Journée VISIOMIP, Rencontres Laboratoires/Entreprises, Cahors (France), 7 juin 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Cahors, France</w:t>
+              <w:t xml:space="preserve">QCAV 2001 International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Le Creusot, France. p.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056722v1</w:t>
+                <w:t xml:space="preserve">hal-01796858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load movement measurement using a near-infrared CCD camera for aircraft cargo surveillance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Vision par Ordinateur en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Boucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA'2001 - 8th IEEE International conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.23-30</w:t>
+              <w:t xml:space="preserve">Conférence introductive à la Journée VISIOMIP, Rencontres Laboratoires/Entreprises, Cahors (France), 7 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644903v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des procédés de fabrication dans l'industrie du verre par vision artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-G. Postaire</w:t>
+                <w:t xml:space="preserve">Calibrage précis d'un capteur de vision stéréoscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Apports de la Vision Industrielle au Contrôle Qualité" du pôle Essais Non Destructifs COFREND Grand Sud-Ouest, Toulouse (France), 30 mai 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrés francophone de vision par ordinateur -ORASIS 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Cahors, France. p.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056723v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrage précis d'un capteur de vision stéréoscopique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Contrôle des procédés de fabrication dans l'industrie du verre par vision artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-G. Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés francophone de vision par ordinateur -ORASIS 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Cahors, France. p.107-116</w:t>
+              <w:t xml:space="preserve">Journée "Apports de la Vision Industrielle au Contrôle Qualité" du pôle Essais Non Destructifs COFREND Grand Sud-Ouest, Toulouse (France), 30 mai 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798926v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de la distorsion au traitement thermique : suivi continu par vision artificielle et simulation numérique par élèments finis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+                <w:t xml:space="preserve">Photomécanique : mesures 3D de champs de déplacements et de déformations par stéréo-corrélation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomécanique 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
+              <w:t xml:space="preserve">Journées GDR-PRC ISIS "Numérisation et Modélisation 3D", Paris (France), 24-25 janvier 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798921v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomécanique : mesures 3D de champs de déplacements et de déformations par stéréo-corrélation d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de la distorsion au traitement thermique : suivi continu par vision artificielle et simulation numérique par élèments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR-PRC ISIS "Numérisation et Modélisation 3D", Paris (France), 24-25 janvier 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">Photomécanique 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056732v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un scanner 3D pour la modélisation d'objets, simple à utiliser et n'utilisant qu'une seule caméra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition du congrés numérisation 3D : Scanning 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Paris, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate calibration of a stereovision sensor : comparison of different approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th fall workshop on vision, modeling and visualization 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Saarbrücken, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring distorsions of metallic parts during heat treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+                <w:t xml:space="preserve">Amélioration de la connaissance et de la prévision des distorsions d'aciers au traitement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ASM heat treatment and surface engineering conference in europe 3rd international conference on heat treatment with atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Gothenburg, Sweden. 9 p</w:t>
+              <w:t xml:space="preserve">Journées d'Automne 2000 de la Société Française de Métallurgie et de Matériaux, Paris (France), 17-19 octobre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788446v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la connaissance et de la prévision des distorsions d'aciers au traitement thermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Lamesle</w:t>
+                <w:t xml:space="preserve">Monitoring distorsions of metallic parts during heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Fortunier</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Automne 2000 de la Société Française de Métallurgie et de Matériaux, Paris (France), 17-19 octobre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">5th ASM heat treatment and surface engineering conference in europe 3rd international conference on heat treatment with atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Gothenburg, Sweden. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056733v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass bottle forming control : on-line measurement of gob position and shape using computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Merour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès européen de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Montpellier, France. p.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de formes et de déformations 3D par stéréo-corrélation : application sur des tôles minces embouties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux moyens optiques pour l'industrie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Mittelwihr, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measure of local deformations on stamped sheet metal parts using stereo-correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International deep drawing research group -IDDRG'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Birmingham, United Kingdom. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D deformation measurement using stereo-correlation applied to the forming of metal or elastomer sheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Monitoring of in-plane cracking using correlation-based image processing : preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on video-controlled materials testing and in-situ microstructural characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1999, Nancy, France. p.20-28</w:t>
+              <w:t xml:space="preserve">, Nov 1999, Nancy, France. p.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799145v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of in-plane cracking using correlation-based image processing : preliminary results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">3D deformation measurement using stereo-correlation applied to the forming of metal or elastomer sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on video-controlled materials testing and in-situ microstructural characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1999, Nancy, France. p.161-164</w:t>
+              <w:t xml:space="preserve">, Nov 1999, Nancy, France. p.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799143v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations 3D par stéréovision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi continu par vision de la distorsion d'outils au traitement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fortunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès sur la numérisation 3D, design et digitalisation, création industrielle et artistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">37èmes Journées du Cercle d'Étude des Métaux - "les aciers pour moules et outils", Albi (France), 27-28 mai 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799208v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi continu par vision de la distorsion d'outils au traitement thermique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de déformations 3D par stéréovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Journées du Cercle d'Étude des Métaux - "les aciers pour moules et outils", Albi (France), 27-28 mai 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Albi, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès sur la numérisation 3D, design et digitalisation, création industrielle et artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056657v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de déformations 3D par stéréocorrélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomécanique 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Marne-La-Vallée, France. p.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure par voie optique des distorsions au traitement thermique de matériaux métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claudinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomécanique 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Marne-La-Vallée, France. p.353-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des éléments finis pour la prévision des déformations en traitement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claudinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées franco-allemandes sur les déformations en traitement thermique ATT-AWT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Belfort, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera calibration for 3D reconstruction : application to the measure of 3D deformations on sheet metal parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on vision systems -Algorithms, methods, components, and applications at lasers, optics and vision in manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Munich, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera calibration from multiple views of a 2D object, using a global non linear minimization method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de déformations par stéréovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ international conference on intelligent robots and systems IROS'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. 7 p</w:t>
+              <w:t xml:space="preserve">Conférence T.I.P.E. ”La mesure”, Albi (France), 15-16 avril 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799156v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations par stéréovision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camera calibration from multiple views of a 2D object, using a global non linear minimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence T.I.P.E. ”La mesure”, Albi (France), 15-16 avril 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Albi, France</w:t>
+              <w:t xml:space="preserve">IEEE-RSJ international conference on intelligent robots and systems IROS'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056656v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de déformations par stéréovision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique de la Commission Emboutissage de la Société Française de Métallurgie et de Matériaux sur la "mesure de déformations sans contact", Albi (France), 28 novembre 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time inspection of preweathered zinc based on computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Revolte Ph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPT'96 -International conference on applications of photonics technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Montréal, Canada. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time inspection of preweathered zinc based on computer vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Automatic inspection system for strip of preweathered zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Revolte</w:t>
+                <w:t xml:space="preserve">H. Revolte Ph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine vision applications in industrial inspection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAPT'96 - International conference on applications of photonics technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Montréal, Canada. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4757-9250-8_90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.232249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01799161v1</w:t>
+                <w:t xml:space="preserve">hal-01799162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic inspection system for strip of preweathered zinc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Real time inspection of preweathered zinc based on computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Revolte Ph</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Revolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPT'96 - International conference on applications of photonics technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4757-9250-8_90⟩</w:t>
+              <w:t xml:space="preserve">Machine vision applications in industrial inspection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, San Jose, United States. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.232249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01799162v1</w:t>
+                <w:t xml:space="preserve">hal-01799161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of a roadheader in selective cutting using computer vision : a final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fuentes Cantillana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Artieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international symposium on mine mechanization and automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Golden, United States. p.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments on the use of computer vision as a face mapping tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Artieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20554,1204 +20671,1204 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Mine Mechanization and Automation, Lulea (Sweden), June 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Lulea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Planning from Perceptual Data for a Roadheader in Automatic Selective Cutting Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Fuentes-Cantillana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Industrial Robots (ISIR'93)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Tokyo, Japan. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand-eye calibration in unstructured environments using optical theodolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Advanced Robotics (ICAR'93), Tokyo (Japan), 1-2 November 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Tokyo, Japan. pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique minière : automatisation d'une machine d'abattage minier par capteurs visuels</w:t>
+                <w:t xml:space="preserve">Exploitation du sous-sol terrestre ou marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études GAMI ”Vision Industrielle : État de l'art et Perspectives”, Saint-Ouen (France), 10-11 Mars 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1992, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">Colloque Franco-Canadien : ”A l'aube du Machinisme Intelligent”, Ottawa (Canada), 19-21 mai 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056628v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du sous-sol terrestre ou marin</w:t>
+                <w:t xml:space="preserve">Mining Robotics : 3D Perception of a Roadheader for the Automation of Cutting Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-Canadien : ”A l'aube du Machinisme Intelligent”, Ottawa (Canada), 19-21 mai 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Industrial Robots (ISIR'92), Barcelona (Spain), 6-9 October 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056627v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Robotics : 3D Perception of a Roadheader for the Automation of Cutting Operation</w:t>
+                <w:t xml:space="preserve">Perception for a roadheader in automatic selective cutting operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Industrial Robots (ISIR'92), Barcelona (Spain), 6-9 October 1992</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, Nice (France), 10-15 May 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1992, Nice, France. pp.626-631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.1992.220222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056630v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception for a roadheader in automatic selective cutting operation</w:t>
+                <w:t xml:space="preserve">Robotique minière : automatisation d'une machine d'abattage minier par capteurs visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, Nice (France), 10-15 May 1992</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Études GAMI ”Vision Industrielle : État de l'art et Perspectives”, Saint-Ouen (France), 10-11 Mars 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1992, Saint-Ouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056631v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of computer vision to automatic selective cutting with a roadheader in a potash mine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotique minière : application de la vision par ordinateur à l'automatisation d'une machine d'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fuentes-Cantillana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advanced Robotics (ICAR'91), Pisa (Italy), 19-22 June 1991</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Pisa, Italy. pp.385-392</w:t>
+              <w:t xml:space="preserve">Colloque ORIA "La télérobotique en milieux hostiles : les grands verrous technologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1991, Marseille, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056634v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique minière : application de la vision par ordinateur à l'automatisation d'une machine d'abattage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+                <w:t xml:space="preserve">Use of Computer vision for Automation of a Roadheader in Selective Cutting Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fuentes-Cantillana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumahu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ORIA "La télérobotique en milieux hostiles : les grands verrous technologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1991, Marseille, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">International Symposium on Mine Mechanization and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Golden, United States. pp.15-1 à 15-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976135v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Computer vision for Automation of a Roadheader in Selective Cutting Operation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of computer vision to automatic selective cutting with a roadheader in a potash mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumahu</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mine Mechanization and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Golden, United States. pp.15-1 à 15-10</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advanced Robotics (ICAR'91), Pisa (Italy), 19-22 June 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Pisa, Italy. pp.385-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971823v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconocimiento automatico de minerales mediante vision artificial en una explotacion de sales potasicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Segundo Congreso de la Asociacion Espanola de Robotica, Zaragoza (Spain), Noviembre 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images couleur pour l'automatisation de l'abattage sélectif dans une mine de potasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque GRETSI sur le Traitement du Signal et des Images, Juan-les-Pins (France), 16-20 septembre 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Juan-les-Pins, France. pp.1109-1112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TMS 50C20: A CMOS synthesizer based on TMS 50C42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ben Bassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO-88 - Fourth European Signal Processing Conference, Grenoble, France, September 5-8. SIGNAL PROCESSING IV: THEORIES AND APPLICATIONS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21761,366 +21878,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of bipartite graph to the matching of geometric primitives in vision based inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISUM Summer School (VISion Understanding and Machine intelligence), Porto (Portugal), 2-9 July 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Estimation from a Single RGB Image : Principle and Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Auclair-Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Tarbes (France), 16 avril 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and temperature field distorsions induced by convective effect on hot object in near infrared and infrared spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics 2011, Brussels (Belgium), 7-9 February 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22130,65 +22247,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic visual inspection of mechanical assemblies via 3D point cloud classification with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22196,77 +22313,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22276,147 +22393,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée d'assemblages mécaniques : vers une approche couplée vision 2D / vision 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilisio Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Parlouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMT Mines Albi. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22426,100 +22543,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la vision par ordinateur à l'automatisation de l'abattage dans les mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Toulouse 3 Paul Sabatier, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04624838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22529,91 +22646,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision artificielle pour le contrôle de procédés et la métrologie dimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Toulouse 3 Paul Sabatier, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04624768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22623,457 +22740,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM : des solutions pour contrôler les anomalies de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM: solutions for monitoring manufacturing defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is photomechanics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quèsaco la photomécanique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot mobile pour inspecter les avions au sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId452"/>
+      <w:footerReference w:type="default" r:id="rId454"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23141,51 +23258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D42C4026"/>
+    <w:nsid w:val="8577AC0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23372,51 +23489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-joseorteu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1585-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059762446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2304-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.imt-mines-albi.fr/~jeanjose/perso_activites.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert W. Schreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78747-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01728998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00682432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7438-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01169750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coudrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#232;thes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9905-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0495-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmbarek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sammouda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684413505256" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644885v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sutton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9378-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01171130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2011.05.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Ben Mbarek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hugot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410466" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Madiouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Sghaier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.561460" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2007.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Yan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Schreier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9041-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/10/012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Mcneill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832922v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claudinon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644902v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00380-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832956v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fuentes-Cantillana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Catalina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01716473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8890(93)90010-A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Briot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Balageas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamasaiid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833020v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aube" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816511v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cottron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01225937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182922" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225983v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714104v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sammouda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056679v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karabagli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parlouar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644886v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_64" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771336v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595260v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771335v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Mbarek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hugot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056685v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben M'Barek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graciaa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760281v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Br&#232;thes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404627v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753271v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056319v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056318v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02069148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771357v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771372v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764801v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771379v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056728v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056727v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760295v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760292v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764805v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Demirel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294476v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demirel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695280" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056730v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056729v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornille" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Reynolds" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294474v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788431v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Stephen Neill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796839v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798909v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798904v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796843v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798911v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056721v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798924v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796855v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riffard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firmin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056722v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056723v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Postaire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798926v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798921v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056732v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798931v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796861v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788446v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claudinon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamesle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fortunier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799147v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Merour" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799138v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799145v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799143v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roustit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799208v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056657v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799209v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Haddad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799212v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799215v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799153v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garric" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799156v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056656v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056662v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799159v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvieubourg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Revolte Ph" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799161v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revolte" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.232249" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799162v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9250-8_90" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997B20C5F1B24A2D966195F230F08F95AFEE2B08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799166v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuentes Cantillana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Catalina" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artieda" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056661v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Garcia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056660v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056658v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056627v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056630v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056631v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1992.220222" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056634v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976135v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971823v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumahu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056632v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056633v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056635v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Bassat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057701v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058778v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Auclair-Fortier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839887v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parlouar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624838v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624768v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030167v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030165v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-joseorteu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1585-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059762446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2304-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.imt-mines-albi.fr/~jeanjose/perso_activites.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert W. Schreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78747-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01728998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00682432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05574692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7438-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061118" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01169750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coudrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#232;thes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9905-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0495-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmbarek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sammouda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684413505256" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01171130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2011.05.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sutton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9378-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Ben Mbarek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hugot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Madiouli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Sghaier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.561460" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2007.11.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Yan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Schreier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.05.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9041-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/10/012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Mcneill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claudinon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00380-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832932v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fuentes-Cantillana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Catalina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01716473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8890(93)90010-A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Briot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832962v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Balageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamasaiid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aube" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816511v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cottron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182922" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01225937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439789v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sammouda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056679v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karabagli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056316v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parlouar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644886v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_64" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595260v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Mbarek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hugot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben M'Barek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graciaa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Br&#232;thes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056319v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391449v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056318v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02069148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404627v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753271v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771372v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771362v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764801v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771379v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056728v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056727v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760295v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760292v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Demirel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760296v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demirel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695280" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056729v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornille" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Reynolds" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056730v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294474v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788431v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Stephen Neill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798909v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798904v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796843v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056731v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056721v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056725v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798924v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796855v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796858v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riffard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firmin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798926v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056723v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Postaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056732v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798921v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796861v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056733v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claudinon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamesle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fortunier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788446v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799147v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Merour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799201v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799138v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799143v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roustit" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799145v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056657v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799208v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799209v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Haddad" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799215v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799153v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garric" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056656v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799156v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056662v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799159v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvieubourg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Revolte Ph" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9250-8_90" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997B20C5F1B24A2D966195F230F08F95AFEE2B08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799161v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revolte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.232249" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799166v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuentes Cantillana" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Catalina" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artieda" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056661v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Garcia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056660v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056658v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056631v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1992.220222" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056628v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976135v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971823v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumahu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056634v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056632v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056633v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056635v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masse" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Bassat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057701v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058778v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Auclair-Fortier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839887v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parlouar" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624768v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030165v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>