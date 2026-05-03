--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -764,512 +764,512 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data augmentation for fuselage panel inspection via 3D point cloud segmentation</w:t>
+                <w:t xml:space="preserve">Industrial monocular depth estimation, semantic segmentation, and 6D pose estimation using foundational depth models in a data-scarce setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velibor Došljak</w:t>
+                <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 35 (03), pp.031202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031202⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 35 (03), pp.031206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517217v1</w:t>
+                <w:t xml:space="preserve">hal-05574692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial monocular depth estimation, semantic segmentation, and 6D pose estimation using foundational depth models in a data-scarce setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data augmentation for fuselage panel inspection via 3D point cloud segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Pižurica</w:t>
+                <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Karabagli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 35 (03), pp.031206. </w:t>
+              <w:t xml:space="preserve">, 2026, 35 (03), pp.031202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574692v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458846v1</w:t>
+                <w:t xml:space="preserve">hal-04623256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623256v1</w:t>
+                <w:t xml:space="preserve">hal-04458846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning deep domain-agnostic features from synthetic renders for industrial visual inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Abubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,51 +1355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Local Descriptor for Comparing Renders with Real Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamir Ghimire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1440,304 +1440,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.041012-1-041012-22. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557867v1</w:t>
+                <w:t xml:space="preserve">hal-02483189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041012-1-041012-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483189v1</w:t>
+                <w:t xml:space="preserve">hal-02557867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Inspection of Aeronautical Mechanical Assemblies by Matching the 3D CAD Model and Real 2D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,450 +1791,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Micro-Cracks on Highly Specular Reflectors: Dimensioning a Vision Machine Based on Optical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et caractérisation de défauts de surface par analyse des nuages de points 3D fournis par un scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sierra</w:t>
+                <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1-4), p.261-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633655v1</w:t>
+                <w:t xml:space="preserve">hal-01660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Detection of Micro-Cracks on Highly Specular Reflectors: Dimensioning a Vision Machine Based on Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Harvent</w:t>
+                <w:t xml:space="preserve">Guillaume Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0453-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (23), p.7901 - 7907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2017.2762359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622056v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et caractérisation de défauts de surface par analyse des nuages de points 3D fournis par un scanner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0453-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660998v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new chain-processing-based computer vision system for automatic checking of machining set-up - Application for machine tools safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,1247 +2288,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bugarin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.061110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723015v2</w:t>
+                <w:t xml:space="preserve">hal-01351008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of aeronautical mechanical parts with a pan-tilt-zoom camera: an approach guided by the computer-aided design model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilisio Viana</w:t>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.42-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351022v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Measurement Using a New Multi-step Stereo-DIC Algorithm That Preserves Sharp Edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection of aeronautical mechanical parts with a pan-tilt-zoom camera: an approach guided by the computer-aided design model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilisio Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harvent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9905-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.061118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169750v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Shape Measurement Using a New Multi-step Stereo-DIC Algorithm That Preserves Sharp Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Larnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (6), pp.061110. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (1), pp.167-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9905-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351008v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view dense 3D modelling of untextured objects from a moving projector-cameras system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00138-013-0495-z⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932050v1</w:t>
+                <w:t xml:space="preserve">hal-01069741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acetylation and additive on the tensile properties of wood fiber-high-density polyethylene composite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Charrier</w:t>
+                <w:t xml:space="preserve">Multi-view dense 3D modelling of untextured objects from a moving projector-cameras system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (21), pp.1646-1655. </w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (8), pp.1645-1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684413505256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00138-013-0495-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546016v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of acetylation and additive on the tensile properties of wood fiber-high-density polyethylene composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+                <w:t xml:space="preserve">T. Benmbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+                <w:t xml:space="preserve">H. Sammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
+                <w:t xml:space="preserve">Bertrand Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, page 1. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (21), pp.1646-1655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0731684413505256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133567v1</w:t>
+                <w:t xml:space="preserve">hal-01546016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape distortions induced by convective effect on hot object in visible, near infrared and infrared bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delmas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-012-1452-8⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, page 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636832v1</w:t>
+                <w:t xml:space="preserve">hal-01133567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape distortions induced by convective effect on hot object in visible, near infrared and infrared bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-012-1452-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069741v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caméra proche IR et/ou IR Mesure de température et de déformation à hautes températures: le problème de l'effet mirage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3560,321 +3560,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative hand-held vision-based digitizing system for 3D modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+                <w:t xml:space="preserve">Quantitative Stereovision in a Scanning Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (1), pp.97-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-010-9378-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171130v1</w:t>
+                <w:t xml:space="preserve">hal-01644885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Stereovision in a Scanning Electron Microscope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Li</w:t>
+                <w:t xml:space="preserve">An innovative hand-held vision-based digitizing system for 3D modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (1), pp.97-109. </w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (9-10), pp.1168-1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-010-9378-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644885v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of wood-plastic composites investigated by 3D digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Ben Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,77 +3947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Camera Instrumentation of a Single Point Incremental Forming Process Pilot for Shape and 3D Displacement Measurements: Methodology and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4192,1114 +4192,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3-4, SI), p.282-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2007.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881043v1</w:t>
+                <w:t xml:space="preserve">hal-01644891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (3-4, SI), p.282-291. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2007.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644891v1</w:t>
+                <w:t xml:space="preserve">hal-00881043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Method for 3-D Shape, Strain and Temperature Full-Field Measurement Using a Single Type of Camera: Principle and Preliminary Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;The effect of out of plane motion on 2D and 3D digital image correlation measurements&amp;quot; (vol 46, 746, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. W. Schreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-007-9071-7⟩</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (11), pp.848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170373v1</w:t>
+                <w:t xml:space="preserve">hal-01644894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of out-of-plane motion on 2D and 3D digital image correlation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. W. Schreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (10), pp.746-757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;The effect of out of plane motion on 2D and 3D digital image correlation measurements&amp;quot; (vol 46, 746, 2008)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Innovative Method for 3-D Shape, Strain and Temperature Full-Field Measurement Using a Single Type of Camera: Principle and Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46 (11), pp.848. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (2), p.163-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9071-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644894v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to characterize the mechanical behavior of a Fiber Reinforced Refractory Castable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Application of stereovision to the mechanical characterisation of ceramic refractories reinforced with metallic fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-007-9062-8⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.96-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00322.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840004v1</w:t>
+                <w:t xml:space="preserve">hal-01644896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire detection - A new approach based on a low cost CCD camera in the near infrared</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Scanning electron microscopy for quantitative small and large deformation measurements - part II: Experimental validation for magnifications from 200 to 10,000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 85 (B3), pp.193-206. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (6), p.789-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1205/psep06035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9041-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644897v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of stereovision to the mechanical characterisation of ceramic refractories reinforced with metallic fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire detection - A new approach based on a low cost CCD camera in the near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00322.x⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (B3), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/psep06035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644896v1</w:t>
+                <w:t xml:space="preserve">hal-01644897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning electron microscopy for quantitative small and large deformation measurements - part II: Experimental validation for magnifications from 200 to 10,000</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to characterize the mechanical behavior of a Fiber Reinforced Refractory Castable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 47 (6), p.789-804. </w:t>
+              <w:t xml:space="preserve">, 2007, 47, pp.761-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-007-9041-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9062-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644895v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology in a scanning electron microscope: theoretical developments and experimental validation</w:t>
               </w:r>
@@ -5311,64 +5311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5419,64 +5419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrage d'imageurs avec prise en compte des distorsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,64 +5553,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrage d'imageurs avec prise en compte des distorsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5661,64 +5661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overheating, flame, smoke, and freight movement detection algorithms based on charge-coupled device camera for aircraft cargo hold surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5860,64 +5860,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de formes et de champs de déplacements tridimensionnels par stéréo-corrélation d'images : applications en mécanique expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10, pp.34-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5942,64 +5942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a charge-coupled-device-based video sensor for aircraft cargo surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6500,51 +6500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining robotics: Application of computer vision to the automation of a roadheader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining robotics: Application of computer vision to the automation of a roadheader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6843,51 +6843,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section on Quality Control by Artificial Vision VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7065,51 +7065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de création automatique de maquette numérique à partir de couples d'images stéréoscopiques - Automatic building process of a digital model using stereoscopic image couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7273,51 +7273,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of sixteenth international conference on quality control by artificial vision, 6-8 juin 2023, Albi, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7522,51 +7522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Mines d'Albi Carmaux, 416 p., 2004, 2-9511591-3-7</w:t>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cottron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7765,90 +7765,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airplane panels inspection via 3D point cloud segmentation on low-volume training dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Dosljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 8p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7882,77 +7882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing large pre-trained monocular depth models for machining setup inspection and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8012,64 +8012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of damages on mechanical parts via 3D point cloud processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8129,64 +8129,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect Characterization on Complex Shape Aeronautical Parts via 3D Point Cloud Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,77 +8233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8357,1074 +8357,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assya Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
+              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2692569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813066v1</w:t>
+                <w:t xml:space="preserve">hal-04168232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Visual inspection of complex mechanical assemblies based on Siamese networks for 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Dosljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Albi, France. 9 p., </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2692569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2692751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168232v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual inspection of complex mechanical assemblies based on Siamese networks for 3D point clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Albi, France. 5 p., </w:t>
+              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Salamanque, Spain. p. 340-349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2692751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168217v1</w:t>
+                <w:t xml:space="preserve">hal-03813066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assya Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahman G. Abubakr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+                <w:t xml:space="preserve">Igor Jovancevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230285v1</w:t>
+                <w:t xml:space="preserve">hal-03339892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman G. Abubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
+              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2589040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230297v1</w:t>
+                <w:t xml:space="preserve">hal-03230285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovancevic</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339892v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mulhouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2521715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374691v1</w:t>
+                <w:t xml:space="preserve">hal-02087366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
+                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dolives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris-Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2521715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087366v1</w:t>
+                <w:t xml:space="preserve">hal-02374691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée d’assemblages mécaniques aéronautiques par vision 2D/3D en exploitant la maquette numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE TOULOUSE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9449,103 +9449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation de défauts par analyse des nuages de points 3D fournis par un scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2017 - 15ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t>
@@ -9574,103 +9574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilisio Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9704,90 +9704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9815,710 +9815,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD-guided inspection of aeronautical mechanical parts using monocular vision</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer-vision-based NDE in aeronautics (OPTIMESS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Optical Measurement Techniques for Structures and Systems (OPTIMESS'2015). Invited Plenary Lecture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Antwerp, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352472v1</w:t>
+                <w:t xml:space="preserve">hal-01225983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-vision-based NDE in aeronautics (SOI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de méthodes optiques pour la détection de défauts sur les réflecteurs optiques solaires (OSR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium on Optics in Industry (SOI'2015). Invited Plenary Lecture.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Guanajuato, Mexico</w:t>
+              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225937v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer-vision-based NDE in aeronautics (SOI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Symposium on Optics in Industry (SOI'2015). Invited Plenary Lecture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Guanajuato, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351735v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055144v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350898v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de méthodes optiques pour la détection de défauts sur les réflecteurs optiques solaires (OSR)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">CAD-guided inspection of aeronautical mechanical parts using monocular vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilisio Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352751v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-vision-based NDE in aeronautics (OPTIMESS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Optical Measurement Techniques for Structures and Systems (OPTIMESS'2015). Invited Plenary Lecture.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225983v1</w:t>
+                <w:t xml:space="preserve">hal-01350898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'assemblages mécaniques aéronautiques par vision artificielle</w:t>
               </w:r>
@@ -10530,51 +10530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 22-23 mai 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10599,103 +10599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape measurement using a new 3D-DIC algorithm that preserves sharp edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 SEM annual conference and exposition on experimental and applied mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lombard, United States. p.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10746,51 +10746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10828,51 +10828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle automatique des montages d'usinage par vision monoculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10917,273 +10917,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Analyse du comportement mécanique de composites bois/plastique en utilisant des mesures en surface par stéréo corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Sammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836324v1</w:t>
+                <w:t xml:space="preserve">hal-03439789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement mécanique de composites bois/plastique en utilisant des mesures en surface par stéréo corrélation d'images numériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Sammouda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Wattrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439789v1</w:t>
+                <w:t xml:space="preserve">hal-00836324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification automatique de conformité des montages d'usinage par vision</w:t>
               </w:r>
@@ -11258,138 +11258,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-vision-based automatic verification of machining setups: method for automatic pose estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simon</w:t>
+                <w:t xml:space="preserve">Fast Automated Inspection of Mechanical Assemblies using a combined 2D/3D vision approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Parlouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM -2nd International Symposium on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan. 6 p</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Advances of Optical Methods in Experimental Mechanics, Taipei (Taiwan), 3-6 November 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760268v1</w:t>
+                <w:t xml:space="preserve">hal-02056316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision artificielle 2D/3D pour la sécurité de la machine outil UGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11418,1772 +11431,1759 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 9-10 février 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Automated Inspection of Mechanical Assemblies using a combined 2D/3D vision approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Parlouar</w:t>
+                <w:t xml:space="preserve">Computer-vision-based automatic verification of machining setups: method for automatic pose estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Advances of Optical Methods in Experimental Mechanics, Taipei (Taiwan), 3-6 November 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">ISEM -2nd International Symposium on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056316v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de formes par corrélation multi-images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR ISIS/club EEA ”Mesure industrielle par vision”, Paris (France), 2 février 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 10-11 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056317v1</w:t>
+                <w:t xml:space="preserve">hal-02056681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Henrion</w:t>
+                <w:t xml:space="preserve">Precise Registration of 3D Images Acquired from a Hand-Held Visual Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIVS 2011 - Advances Concepts for Intelligent Vision Systems 13th International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.712-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056683v1</w:t>
+                <w:t xml:space="preserve">hal-01644886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Registration of 3D Images Acquired from a Hand-Held Visual Sensor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de formes par corrélation multi-images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS 2011 - Advances Concepts for Intelligent Vision Systems 13th International conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée GDR ISIS/club EEA ”Mesure industrielle par vision”, Paris (France), 2 février 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644886v1</w:t>
+                <w:t xml:space="preserve">hal-02056317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR ISIS, Paris (France), 2011.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Martel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056682v1</w:t>
+                <w:t xml:space="preserve">hal-02056683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de formes et de déformations par stéréo-corrélation d'images : applications en mécanique expérimentale des solides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2011 - 12ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. 33 p</w:t>
+              <w:t xml:space="preserve">Journée GDR ISIS, Paris (France), 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771336v1</w:t>
+                <w:t xml:space="preserve">hal-02056682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination automatique du seuil de binarisation des modules des gradients par modélisation de leur histogramme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de formes et de déformations par stéréo-corrélation d'images : applications en mécanique expérimentale des solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">CMOI 2011 - 12ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00595260v1</w:t>
+                <w:t xml:space="preserve">hal-01771336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur de Pression à réseaux de Bragg pour l'Elaboration Intelligente de pièces structurales Composites -Le projet ELICo-CP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">Détermination automatique du seuil de binarisation des modules des gradients par modélisation de leur histogramme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2011 - 12ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. 8 p</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771335v1</w:t>
+                <w:t xml:space="preserve">inria-00595260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Henrion</w:t>
+                <w:t xml:space="preserve">Capteur de Pression à réseaux de Bragg pour l'Elaboration Intelligente de pièces structurales Composites -Le projet ELICo-CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 10-11 mai 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CMOI 2011 - 12ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056681v1</w:t>
+                <w:t xml:space="preserve">hal-01771335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Wood Plastic Composites elastic behaviour using full field measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Hugot</w:t>
+                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644890v1</w:t>
+                <w:t xml:space="preserve">hal-00420081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
+              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771353v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to describe the mechanical behavior of Wood Plastic Composites (WPC)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Study of Wood Plastic Composites elastic behaviour using full field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sammouda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Graciaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de l'Ecole Doctorale des Sciences exactes et leurs applications, Pau (France), 15-16 juin 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.28005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100628005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056685v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and temperature field distortions induced by convective effect on hot object in the near infrared and infrared spectral bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 10 -10th edition of the Quantitative Infrared Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Québec City, Canada. p.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mesure de température et/ou de déformation à chaud par caméra proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t>
+              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420081v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de température et de déformation à hautes températures par caméra proche IR et/ou IR : problème de l'effet mirage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to describe the mechanical behavior of Wood Plastic Composites (WPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ben M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graciaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2010 -11ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Labège, France. 7 p</w:t>
+              <w:t xml:space="preserve">10èmes journées de l'Ecole Doctorale des Sciences exactes et leurs applications, Pau (France), 15-16 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771352v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbon chain graft and additive on wood fiber / HDPE composite behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Ben Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13234,64 +13234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registration Strategies of 3D Images Acquired From a Hand-held Visual Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13336,1869 +13336,1869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir dún système multi-caméras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ligu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technologique PFT Rascol ”La numérisation des formes, du réel au support numérique 3D : la rétro-conception”, Albi (France), 31 mars 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Albi, France</w:t>
+              <w:t xml:space="preserve">CMOI 2009 - 10ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Reims, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056319v1</w:t>
+                <w:t xml:space="preserve">hal-01771362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’une méthode optique sans contact pour décrire le comportement mécanique de composites bois/plastique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation 3D d'objets par un capteur visuel déplacé par un opérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391449v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00404627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view-DIC-based 3D measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-contact measurement of the shrinkage and calculation of porosity during the drying of a banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Madiouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 SEM Fall Symposium and Workshop, Columbia, South Carolina (USA), 5-7 October 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Columbia, United States</w:t>
+              <w:t xml:space="preserve">AFSIA 2009 -European drying conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. p.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056318v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D d'objets par un capteur visuel déplacé par un opérateur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation d’une méthode optique sans contact pour décrire le comportement mécanique de composites bois/plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Sammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EDSYS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069148v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D d'objets par un capteur visuel déplacé par un opérateur</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir dún système multi-caméras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
+              <w:t xml:space="preserve">Journée Technologique PFT Rascol ”La numérisation des formes, du réel au support numérique 3D : la rétro-conception”, Albi (France), 31 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00404627v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact measurement of the shrinkage and calculation of porosity during the drying of a banana</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-view-DIC-based 3D measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSIA 2009 -European drying conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France. p.76-77</w:t>
+              <w:t xml:space="preserve">2009 SEM Fall Symposium and Workshop, Columbia, South Carolina (USA), 5-7 October 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Columbia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753271v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de formes et de déformations par stéréo-corrélation d'images : applications en mécanique expérimentale des solides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation 3D d'objets par un capteur visuel déplacé par un opérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2009 - 10ème Colloque international francophone Méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Reims, France. p.186-218</w:t>
+              <w:t xml:space="preserve">Congrès EDSYS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771357v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du retrait au cours du séchage par une méthode non destructive : la stéréovision</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures de formes et de déformations par stéréo-corrélation d'images : applications en mécanique expérimentale des solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">CMOI 2009 - 10ème Colloque international francophone Méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Reims, France. p.186-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771372v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Bugarin</w:t>
+                <w:t xml:space="preserve">Mesure du retrait au cours du séchage par une méthode non destructive : la stéréovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Madiouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ligu</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2009 - 10ème Colloque international francophone méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Reims, France. 6 p</w:t>
+              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771362v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of aeronautics parts for shape defect detection using a multi-camera system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 SEM XI International congress &amp; exposition on experimental and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Orlando (US-FL), United States. p.439-446</w:t>
+              <w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764801v1</w:t>
+                <w:t xml:space="preserve">hal-02056726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras / Inspection of aeronautics parts for shape defect detection using a multi-camera system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Inspection of aeronautics parts for shape defect detection using a multi-camera system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND : conférences et exposition sur les essais non destructifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">2008 SEM XI International congress &amp; exposition on experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Orlando (US-FL), United States. p.439-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771379v1</w:t>
+                <w:t xml:space="preserve">hal-01764801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras / Inspection of aeronautics parts for shape defect detection using a multi-camera system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 22 mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées COFREND : conférences et exposition sur les essais non destructifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056728v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in-situ dans les matériaux et procédés composites à partir de Fibres Optiques à Réseau de Bragg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection de pièces aéronautiques pour la détection de défauts de forme à partir d'un système multi-caméras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">M. Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AquiQuebec'08, Bordeaux (France), 21-23 juillet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 22 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056727v1</w:t>
+                <w:t xml:space="preserve">hal-02056728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures in-situ dans les matériaux et procédés composites à partir de Fibres Optiques à Réseau de Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Decultot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Harvent</w:t>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque AquiQuebec'08, Bordeaux (France), 21-23 juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056726v1</w:t>
+                <w:t xml:space="preserve">hal-02056727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image correlation error assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de gradients de déformations au sein de matériaux composites par capteur à fibre optique à réseau de Bragg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 SEM annual conference &amp; exposition on experimental and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Springfield, Massachusetts, United States. 9 p</w:t>
+              <w:t xml:space="preserve">Quinzièmes Journées Nationales des Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France. pp.781-788 ;ISBN 978-2-87717-090-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760295v1</w:t>
+                <w:t xml:space="preserve">hal-00294476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of digital image correlation performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital image correlation error assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM13 -13th International conference on experimental mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Alexandroupolis, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">2007 SEM annual conference &amp; exposition on experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Springfield, Massachusetts, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760292v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and temperature discrimination and measurement using superimposed fiber bragg grating sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Assessment of digital image correlation performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International conference on experimental mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. p.639-640</w:t>
+              <w:t xml:space="preserve">ICEM13 -13th International conference on experimental mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Alexandroupolis, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764805v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'incendie : une nouvelle approche basée sur une caméra CCD bas coût opérant dans le proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15217,731 +15217,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain and temperature discrimination and measurement using superimposed fiber bragg grating sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Demirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimess 2007 - 3rd Workshop on optical measurement techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Leuven, Belgium. 13 p</w:t>
+              <w:t xml:space="preserve">13th International conference on experimental mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. p.639-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760296v1</w:t>
+                <w:t xml:space="preserve">hal-01764805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de gradients de déformations au sein de matériaux composites par capteur à fibre optique à réseau de Bragg.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Journées Nationales des Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France. pp.781-788 ;ISBN 978-2-87717-090-1</w:t>
+              <w:t xml:space="preserve">Optimess 2007 - 3rd Workshop on optical measurement techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Leuven, Belgium. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294476v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method for 3-D shape/displacement/strain and temperature measurement using a single sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A speckle-texture image generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomecanics 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speckle06 - Speckles from grains to flowers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nimes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.695280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796827v1</w:t>
+                <w:t xml:space="preserve">hal-01644899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A speckle-texture image generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative method for 3-D shape/displacement/strain and temperature measurement using a single sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rotrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speckle06 - Speckles from grains to flowers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photomecanics 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 35 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644899v1</w:t>
+                <w:t xml:space="preserve">hal-01796827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology in an SEM: Basic Concepts and Recent Experimental Validation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des performances métrologiques de la technique de corrélation d'images pour mesurer des champs de déplacements/déformations en mécanique expérimentale - Travaux du GDR CNRS 2519 MCIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM 2006 Conference on Experimental and Applied Mechanics, Saint Louis, Missouri (USA), 4-7 June 2006 (oral presentation only)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">Journée GDR ISIS "Image et Métrologie", ENSEIRB Bordeaux (France), 27 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056729v1</w:t>
+                <w:t xml:space="preserve">hal-02056730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des performances métrologiques de la technique de corrélation d'images pour mesurer des champs de déplacements/déformations en mécanique expérimentale - Travaux du GDR CNRS 2519 MCIMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrology in an SEM: Basic Concepts and Recent Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR ISIS "Image et Métrologie", ENSEIRB Bordeaux (France), 27 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SEM 2006 Conference on Experimental and Applied Mechanics, Saint Louis, Missouri (USA), 4-7 June 2006 (oral presentation only)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056730v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par la méthode des matrices de transfert de l'effet de la biréfringence dans un capteur à réseau de Bragg fibré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Metz, France. pp.324-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15960,165 +15960,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures 3D par stéréo-corrélation</w:t>
+                <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de l'AFVL : mesures de déplacements appliquées à la mécanique des fluides et des solides, Meudon (France), 16 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Meudon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Optical Methods, Valladolid (Spain), 31 March 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056719v1</w:t>
+                <w:t xml:space="preserve">hal-02056720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement endommageable de bétons réfractaires par stéréo-corrélation d'images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Marzagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16150,139 +16150,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D computer vision in experimental mechanics</w:t>
+                <w:t xml:space="preserve">Mesures 3D par stéréo-corrélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optical Methods, Valladolid (Spain), 31 March 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Journée thématique de l'AFVL : mesures de déplacements appliquées à la mécanique des fluides et des solides, Meudon (France), 16 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056720v1</w:t>
+                <w:t xml:space="preserve">hal-02056719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial experimental results using an ESEM for metrology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">3D shape and strain measurements using a scanning electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16294,241 +16294,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 SEM X international congress and exposition on experimental ands applied mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Costa Mesa, United States. 3 p</w:t>
+              <w:t xml:space="preserve">12th International conference on experimental mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Bari, Italy. p.435-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788431v1</w:t>
+                <w:t xml:space="preserve">hal-01796843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gridless calibration of distorted visual sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibrage d'un Microscope Électronique à Balayage (MEB) en vue de la mesure précise de formes et de déformations 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Albi, France. pp.121-128</w:t>
+              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France) 13-14 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796839v1</w:t>
+                <w:t xml:space="preserve">hal-02056731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrage d'un MEB en vue de la mesure précise de formes et de déformations 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Initial experimental results using an ESEM for metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16540,241 +16523,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Albi, France. pp.145-152</w:t>
+              <w:t xml:space="preserve">2004 SEM X international congress and exposition on experimental ands applied mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Costa Mesa, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798909v1</w:t>
+                <w:t xml:space="preserve">hal-01788431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale par photoélasticimétrie de la localisation de la pression de contact d'une tôle en glissement sur un rayon de matrice d'emboutissage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+                <w:t xml:space="preserve">Gridless calibration of distorted visual sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert W. Schreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2004, Albi, France. p.233-240</w:t>
+              <w:t xml:space="preserve">, May 2004, Albi, France. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798904v1</w:t>
+                <w:t xml:space="preserve">hal-01796839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D shape and strain measurements using a scanning electron microscope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Calibrage d'un MEB en vue de la mesure précise de formes et de déformations 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16786,224 +16769,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Stephen Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International conference on experimental mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Bari, Italy. p.435-436</w:t>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796843v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrage d'un Microscope Électronique à Balayage (MEB) en vue de la mesure précise de formes et de déformations 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Cornille</w:t>
+                <w:t xml:space="preserve">Etude expérimentale par photoélasticimétrie de la localisation de la pression de contact d'une tôle en glissement sur un rayon de matrice d'emboutissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelali Attaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France) 13-14 mai 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Albi, France. p.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056731v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation 3D automatique d'objets observés au microscope électronique à balayage (MEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17067,64 +17067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated 3-D reconstruction using a scanning electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17251,312 +17251,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of stereovision to the mechanical characterization of refractory ceramics reinforced with metallic fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">A Combined Temporal Tracking and Stereo-correlation Technique for Accurate Measurement of 3D Displacements: Application to Sheet Metal Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 SEM annual conference and exposition on experimental and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Milwaukee, United States. 4p</w:t>
+              <w:t xml:space="preserve">9th International Metal Forming Conference, Birmingham (UK), 9-11 September 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796852v1</w:t>
+                <w:t xml:space="preserve">hal-02056725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Temporal Tracking and Stereo-correlation Technique for Accurate Measurement of 3D Displacements: Application to Sheet Metal Forming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Application of stereovision to the mechanical characterization of refractory ceramics reinforced with metallic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Metal Forming Conference, Birmingham (UK), 9-11 September 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">2002 SEM annual conference and exposition on experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Milwaukee, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056725v1</w:t>
+                <w:t xml:space="preserve">hal-01796852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la stéréovision à l'étude du comportement de bétons réfractaires renforcés de fibres métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomécanique 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17575,571 +17575,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load movement measurement using a near-infrared CCD camera for aircraft cargo surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Calibrage précis d'une caméra CDD ou d'un capteur de vision stéréoscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G Boucourt</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA'2001 - 8th IEEE International conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.23-30</w:t>
+              <w:t xml:space="preserve">Photomécanique 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644903v1</w:t>
+                <w:t xml:space="preserve">hal-01798924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrage précis d'une caméra CDD ou d'un capteur de vision stéréoscopique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">3D deformation measurement using stereo-correlation applied to experimental mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomécanique 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
+              <w:t xml:space="preserve">10th FIG International symposium on deformation measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Orange, United States. p.50-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798924v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D deformation measurement using stereo-correlation applied to experimental mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Computer vision systems for tuning improvement in glass bottle production : on-line gob control and crack detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FIG International symposium on deformation measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Orange, United States. p.50-60</w:t>
+              <w:t xml:space="preserve">QCAV 2001 International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Le Creusot, France. p.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796855v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision systems for tuning improvement in glass bottle production : on-line gob control and crack detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Vision par Ordinateur en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV 2001 International Conference on Quality Control by Artificial Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Le Creusot, France. p.209-213</w:t>
+              <w:t xml:space="preserve">Conférence introductive à la Journée VISIOMIP, Rencontres Laboratoires/Entreprises, Cahors (France), 7 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796858v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vision par Ordinateur en Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load movement measurement using a near-infrared CCD camera for aircraft cargo surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence introductive à la Journée VISIOMIP, Rencontres Laboratoires/Entreprises, Cahors (France), 7 juin 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Cahors, France</w:t>
+              <w:t xml:space="preserve">ETFA'2001 - 8th IEEE International conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056722v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrage précis d'un capteur de vision stéréoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés francophone de vision par ordinateur -ORASIS 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Cahors, France. p.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18240,1249 +18240,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomécanique : mesures 3D de champs de déplacements et de déformations par stéréo-corrélation d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de la distorsion au traitement thermique : suivi continu par vision artificielle et simulation numérique par élèments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR-PRC ISIS "Numérisation et Modélisation 3D", Paris (France), 24-25 janvier 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">Photomécanique 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056732v1</w:t>
+                <w:t xml:space="preserve">hal-01798921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de la distorsion au traitement thermique : suivi continu par vision artificielle et simulation numérique par élèments finis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+                <w:t xml:space="preserve">Photomécanique : mesures 3D de champs de déplacements et de déformations par stéréo-corrélation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomécanique 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
+              <w:t xml:space="preserve">Journées GDR-PRC ISIS "Numérisation et Modélisation 3D", Paris (France), 24-25 janvier 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798921v1</w:t>
+                <w:t xml:space="preserve">hal-02056732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un scanner 3D pour la modélisation d'objets, simple à utiliser et n'utilisant qu'une seule caméra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Monitoring distorsions of metallic parts during heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition du congrés numérisation 3D : Scanning 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Paris, France. 11 p</w:t>
+              <w:t xml:space="preserve">5th ASM heat treatment and surface engineering conference in europe 3rd international conference on heat treatment with atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Gothenburg, Sweden. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798931v1</w:t>
+                <w:t xml:space="preserve">hal-01788446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calibration of a stereovision sensor : comparison of different approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Amélioration de la connaissance et de la prévision des distorsions d'aciers au traitement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th fall workshop on vision, modeling and visualization 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Saarbrücken, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">Journées d'Automne 2000 de la Société Française de Métallurgie et de Matériaux, Paris (France), 17-19 octobre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796861v1</w:t>
+                <w:t xml:space="preserve">hal-02056733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la connaissance et de la prévision des distorsions d'aciers au traitement thermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Lamesle</w:t>
+                <w:t xml:space="preserve">Un scanner 3D pour la modélisation d'objets, simple à utiliser et n'utilisant qu'une seule caméra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Automne 2000 de la Société Française de Métallurgie et de Matériaux, Paris (France), 17-19 octobre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème édition du congrés numérisation 3D : Scanning 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Paris, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056733v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring distorsions of metallic parts during heat treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+                <w:t xml:space="preserve">Accurate calibration of a stereovision sensor : comparison of different approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ASM heat treatment and surface engineering conference in europe 3rd international conference on heat treatment with atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Gothenburg, Sweden. 9 p</w:t>
+              <w:t xml:space="preserve">5th fall workshop on vision, modeling and visualization 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Saarbrücken, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788446v1</w:t>
+                <w:t xml:space="preserve">hal-01796861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass bottle forming control : on-line measurement of gob position and shape using computer vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">3D deformation measurement using stereo-correlation applied to the forming of metal or elastomer sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph Merour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès européen de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Montpellier, France. p.235-242</w:t>
+              <w:t xml:space="preserve">International workshop on video-controlled materials testing and in-situ microstructural characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Nancy, France. p.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799147v1</w:t>
+                <w:t xml:space="preserve">hal-01799145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de formes et de déformations 3D par stéréo-corrélation : application sur des tôles minces embouties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Monitoring of in-plane cracking using correlation-based image processing : preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux moyens optiques pour l'industrie II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Mittelwihr, France. 8 p</w:t>
+              <w:t xml:space="preserve">International workshop on video-controlled materials testing and in-situ microstructural characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Nancy, France. p.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799201v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure of local deformations on stamped sheet metal parts using stereo-correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">Glass bottle forming control : on-line measurement of gob position and shape using computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Merour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International deep drawing research group -IDDRG'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Birmingham, United Kingdom. 16 p</w:t>
+              <w:t xml:space="preserve">2ème congrès européen de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Montpellier, France. p.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799138v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of in-plane cracking using correlation-based image processing : preliminary results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Mesure de formes et de déformations 3D par stéréo-corrélation : application sur des tôles minces embouties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on video-controlled materials testing and in-situ microstructural characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Nancy, France. p.161-164</w:t>
+              <w:t xml:space="preserve">Nouveaux moyens optiques pour l'industrie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Mittelwihr, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799143v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D deformation measurement using stereo-correlation applied to the forming of metal or elastomer sheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Measure of local deformations on stamped sheet metal parts using stereo-correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on video-controlled materials testing and in-situ microstructural characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Nancy, France. p.20-28</w:t>
+              <w:t xml:space="preserve">International deep drawing research group -IDDRG'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Birmingham, United Kingdom. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799145v1</w:t>
+                <w:t xml:space="preserve">hal-01799138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi continu par vision de la distorsion d'outils au traitement thermique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de déformations 3D par stéréovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Journées du Cercle d'Étude des Métaux - "les aciers pour moules et outils", Albi (France), 27-28 mai 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Albi, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès sur la numérisation 3D, design et digitalisation, création industrielle et artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056657v1</w:t>
+                <w:t xml:space="preserve">hal-01799208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations 3D par stéréovision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi continu par vision de la distorsion d'outils au traitement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fortunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès sur la numérisation 3D, design et digitalisation, création industrielle et artistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">37èmes Journées du Cercle d'Étude des Métaux - "les aciers pour moules et outils", Albi (France), 27-28 mai 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799208v1</w:t>
+                <w:t xml:space="preserve">hal-02056657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de déformations 3D par stéréocorrélation</w:t>
               </w:r>
@@ -19665,817 +19665,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des éléments finis pour la prévision des déformations en traitement thermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+                <w:t xml:space="preserve">Camera calibration from multiple views of a 2D object, using a global non linear minimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées franco-allemandes sur les déformations en traitement thermique ATT-AWT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Belfort, France. 7 p</w:t>
+              <w:t xml:space="preserve">IEEE-RSJ international conference on intelligent robots and systems IROS'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799215v1</w:t>
+                <w:t xml:space="preserve">hal-01799156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera calibration for 3D reconstruction : application to the measure of 3D deformations on sheet metal parts</w:t>
+                <w:t xml:space="preserve">Mesure de déformations par stéréovision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on vision systems -Algorithms, methods, components, and applications at lasers, optics and vision in manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Munich, Germany. 12 p</w:t>
+              <w:t xml:space="preserve">Conférence T.I.P.E. ”La mesure”, Albi (France), 15-16 avril 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799153v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations par stéréovision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des éléments finis pour la prévision des déformations en traitement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claudinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence T.I.P.E. ”La mesure”, Albi (France), 15-16 avril 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Albi, France</w:t>
+              <w:t xml:space="preserve">Journées franco-allemandes sur les déformations en traitement thermique ATT-AWT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Belfort, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056656v1</w:t>
+                <w:t xml:space="preserve">hal-01799215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera calibration from multiple views of a 2D object, using a global non linear minimization method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Camera calibration for 3D reconstruction : application to the measure of 3D deformations on sheet metal parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ international conference on intelligent robots and systems IROS'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. 7 p</w:t>
+              <w:t xml:space="preserve">Conference on vision systems -Algorithms, methods, components, and applications at lasers, optics and vision in manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Munich, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799156v1</w:t>
+                <w:t xml:space="preserve">hal-01799153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations par stéréovision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic inspection system for strip of preweathered zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvieubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Revolte Ph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique de la Commission Emboutissage de la Société Française de Métallurgie et de Matériaux sur la "mesure de déformations sans contact", Albi (France), 28 novembre 1996</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAPT'96 - International conference on applications of photonics technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Montréal, Canada. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4757-9250-8_90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056662v1</w:t>
+                <w:t xml:space="preserve">hal-01799162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time inspection of preweathered zinc based on computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Revolte Ph</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Revolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPT'96 -International conference on applications of photonics technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine vision applications in industrial inspection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, San Jose, United States. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.232249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799159v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic inspection system for strip of preweathered zinc</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de déformations par stéréovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Revolte Ph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPT'96 - International conference on applications of photonics technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée technique de la Commission Emboutissage de la Société Française de Métallurgie et de Matériaux sur la "mesure de déformations sans contact", Albi (France), 28 novembre 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Albi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01799162v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time inspection of preweathered zinc based on computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caron</w:t>
+                <w:t xml:space="preserve">L. Duvieubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvieubourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Revolte</w:t>
+                <w:t xml:space="preserve">H. Revolte Ph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine vision applications in industrial inspection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAPT'96 -International conference on applications of photonics technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Montréal, Canada. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.232249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01799161v1</w:t>
+                <w:t xml:space="preserve">hal-01799159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of a roadheader in selective cutting using computer vision : a final report</w:t>
               </w:r>
@@ -20500,51 +20500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Artieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20634,51 +20634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Mine Mechanization and Automation, Lulea (Sweden), June 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Lulea, Sweden</w:t>
@@ -20707,51 +20707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Planning from Perceptual Data for a Roadheader in Automatic Selective Cutting Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Fuentes-Cantillana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20815,51 +20815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand-eye calibration in unstructured environments using optical theodolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20904,191 +20904,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du sous-sol terrestre ou marin</w:t>
+                <w:t xml:space="preserve">Robotique minière : automatisation d'une machine d'abattage minier par capteurs visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-Canadien : ”A l'aube du Machinisme Intelligent”, Ottawa (Canada), 19-21 mai 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Journées d'Études GAMI ”Vision Industrielle : État de l'art et Perspectives”, Saint-Ouen (France), 10-11 Mars 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1992, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056627v1</w:t>
+                <w:t xml:space="preserve">hal-02056628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Robotics : 3D Perception of a Roadheader for the Automation of Cutting Operation</w:t>
+                <w:t xml:space="preserve">Exploitation du sous-sol terrestre ou marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Industrial Robots (ISIR'92), Barcelona (Spain), 6-9 October 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1992, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Franco-Canadien : ”A l'aube du Machinisme Intelligent”, Ottawa (Canada), 19-21 mai 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056630v1</w:t>
+                <w:t xml:space="preserve">hal-02056627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception for a roadheader in automatic selective cutting operation</w:t>
               </w:r>
@@ -21100,51 +21074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, Nice (France), 10-15 May 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1992, Nice, France. pp.626-631, </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21172,424 +21146,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique minière : automatisation d'une machine d'abattage minier par capteurs visuels</w:t>
+                <w:t xml:space="preserve">Mining Robotics : 3D Perception of a Roadheader for the Automation of Cutting Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études GAMI ”Vision Industrielle : État de l'art et Perspectives”, Saint-Ouen (France), 10-11 Mars 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1992, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Industrial Robots (ISIR'92), Barcelona (Spain), 6-9 October 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056628v1</w:t>
+                <w:t xml:space="preserve">hal-02056630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique minière : application de la vision par ordinateur à l'automatisation d'une machine d'abattage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Application of computer vision to automatic selective cutting with a roadheader in a potash mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ORIA "La télérobotique en milieux hostiles : les grands verrous technologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1991, Marseille, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advanced Robotics (ICAR'91), Pisa (Italy), 19-22 June 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Pisa, Italy. pp.385-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976135v1</w:t>
+                <w:t xml:space="preserve">hal-02056634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Computer vision for Automation of a Roadheader in Selective Cutting Operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotique minière : application de la vision par ordinateur à l'automatisation d'une machine d'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Fuentes-Cantillana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mine Mechanization and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Golden, United States. pp.15-1 à 15-10</w:t>
+              <w:t xml:space="preserve">Colloque ORIA "La télérobotique en milieux hostiles : les grands verrous technologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1991, Marseille, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971823v1</w:t>
+                <w:t xml:space="preserve">ineris-00976135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of computer vision to automatic selective cutting with a roadheader in a potash mine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Computer vision for Automation of a Roadheader in Selective Cutting Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fuentes-Cantillana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumahu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advanced Robotics (ICAR'91), Pisa (Italy), 19-22 June 1991</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Pisa, Italy. pp.385-392</w:t>
+              <w:t xml:space="preserve">International Symposium on Mine Mechanization and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Golden, United States. pp.15-1 à 15-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056634v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconocimiento automatico de minerales mediante vision artificial en una explotacion de sales potasicas</w:t>
               </w:r>
@@ -21892,90 +21892,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of bipartite graph to the matching of geometric primitives in vision based inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISUM Summer School (VISion Understanding and Machine intelligence), Porto (Portugal), 2-9 July 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22121,90 +22121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and temperature field distorsions induced by convective effect on hot object in near infrared and infrared spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics 2011, Brussels (Belgium), 7-9 February 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22261,103 +22261,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic visual inspection of mechanical assemblies via 3D point cloud classification with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22407,77 +22407,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée d'assemblages mécaniques : vers une approche couplée vision 2D / vision 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilisio Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Parlouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22767,51 +22767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM : des solutions pour contrôler les anomalies de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22868,51 +22868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM: solutions for monitoring manufacturing defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23093,64 +23093,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot mobile pour inspecter les avions au sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23258,51 +23258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8577AC0F"/>
+    <w:nsid w:val="F4C1EBC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23489,51 +23489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-joseorteu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1585-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059762446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2304-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.imt-mines-albi.fr/~jeanjose/perso_activites.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert W. Schreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78747-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01728998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00682432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05574692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7438-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061118" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01169750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coudrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#232;thes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9905-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0495-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmbarek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sammouda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684413505256" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01171130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2011.05.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sutton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9378-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Ben Mbarek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hugot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Madiouli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Sghaier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.561460" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2007.11.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Yan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Schreier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.05.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9041-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/10/012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Mcneill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claudinon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00380-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832932v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fuentes-Cantillana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Catalina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01716473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8890(93)90010-A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Briot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832962v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Balageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamasaiid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aube" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816511v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cottron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182922" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01225937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439789v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sammouda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056679v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karabagli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056316v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parlouar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644886v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_64" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595260v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Mbarek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hugot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben M'Barek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graciaa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Br&#232;thes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056319v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391449v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056318v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02069148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404627v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753271v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771372v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771362v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764801v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771379v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056728v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056727v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760295v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760292v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Demirel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760296v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demirel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695280" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056729v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornille" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Reynolds" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056730v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294474v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788431v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Stephen Neill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798909v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798904v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796843v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056731v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056721v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056725v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798924v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796855v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796858v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riffard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firmin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798926v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056723v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Postaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056732v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798921v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798931v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796861v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056733v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claudinon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamesle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fortunier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788446v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799147v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Merour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799201v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799138v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799143v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roustit" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799145v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056657v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799208v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799209v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Haddad" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799215v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799153v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garric" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056656v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799156v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056662v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799159v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvieubourg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Revolte Ph" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9250-8_90" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997B20C5F1B24A2D966195F230F08F95AFEE2B08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799161v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revolte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.232249" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799166v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuentes Cantillana" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Catalina" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artieda" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056661v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Garcia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056660v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056658v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056631v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1992.220222" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056628v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976135v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971823v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumahu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056634v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056632v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056633v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056635v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masse" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Bassat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057701v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058778v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Auclair-Fortier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839887v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parlouar" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624768v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030165v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-joseorteu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1585-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059762446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2304-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.imt-mines-albi.fr/~jeanjose/perso_activites.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert W. Schreier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78747-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01728998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00682432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05574692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2762359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7438-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01169750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coudrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Br&#232;thes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9905-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0495-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benmbarek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sammouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684413505256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1452-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sutton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9378-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01171130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2011.05.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Ben Mbarek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hugot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Madiouli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Sghaier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.561460" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2007.11.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Yan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Schreier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.05.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rotrou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9071-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9041-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep06035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/10/012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Mcneill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boucourt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1811081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1459450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claudinon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00380-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832932v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fuentes-Cantillana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Catalina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01716473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8890(93)90010-A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Briot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832962v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Balageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamasaiid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aube" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816511v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cottron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01225937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352472v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182922" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439789v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sammouda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056679v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karabagli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056316v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parlouar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056680v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644886v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_64" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771336v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595260v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771335v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Mbarek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hugot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100628005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764791v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771353v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben M'Barek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graciaa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Br&#232;thes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404627v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391449v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056319v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056318v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02069148v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771372v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764801v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056728v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056727v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294476v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demirel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764805v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Demirel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644899v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695280" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796827v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rotrou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056729v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Reynolds" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294474v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056720v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056719v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796843v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Stephen Neill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056731v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788431v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796839v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798909v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056721v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056725v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798924v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796855v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796858v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riffard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firmin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056722v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644903v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798926v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056723v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Postaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788446v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claudinon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamesle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fortunier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798931v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796861v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799145v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799143v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roustit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Merour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799201v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799138v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799208v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056657v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799209v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Haddad" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799156v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garric" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056656v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799153v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799162v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvieubourg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Revolte Ph" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9250-8_90" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997B20C5F1B24A2D966195F230F08F95AFEE2B08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799161v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revolte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.232249" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056662v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799159v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799166v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuentes Cantillana" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Catalina" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artieda" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056661v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Garcia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056660v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056658v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huynh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056628v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056627v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056631v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1992.220222" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056630v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056634v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976135v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971823v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumahu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056632v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056633v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056635v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masse" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Bassat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Najim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouadou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057701v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058778v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Auclair-Fortier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058799v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839887v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parlouar" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624768v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030165v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>