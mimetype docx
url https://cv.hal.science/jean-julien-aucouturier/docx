--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -98,51 +98,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -266,606 +266,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical responses to looming sources are explained away by the auditory periphery</w:t>
+                <w:t xml:space="preserve">A simple psychophysical procedure separates representational and noise components in impairments of speech prosody perception after right-hemisphere stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Benghanem</w:t>
+                <w:t xml:space="preserve">Aynaz Adl Zarrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudradeep Guha</w:t>
+                <w:t xml:space="preserve">Mélissa Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pruvost-Robieux</w:t>
+                <w:t xml:space="preserve">Pauline Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lévi-Strauss</w:t>
+                <w:t xml:space="preserve">Pauline Commère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Joucla</w:t>
+                <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 177, pp.321-329. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.15194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788965v1</w:t>
+                <w:t xml:space="preserve">hal-04788977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning the smiles of dating dyads causally increases attraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional contagion to vocal smile revealed by combined pupil reactivity and motor resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Arias-Sarah</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lars Hall</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2400369121⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.25043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74848-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788919v1</w:t>
+                <w:t xml:space="preserve">hal-04788937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple psychophysical procedure separates representational and noise components in impairments of speech prosody perception after right-hemisphere stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Naccache</w:t>
+                <w:t xml:space="preserve">Aligning the smiles of dating dyads causally increases attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias-Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bedoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Daube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64295-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (45), pp.e2400369121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2400369121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788977v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion to vocal smile revealed by combined pupil reactivity and motor resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Cortical responses to looming sources are explained away by the auditory periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudradeep Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pruvost-Robieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lévi-Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.25043. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.321-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74848-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788937v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural adaptation to changes in self-voice during puberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Kotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -964,51 +964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuo Okanoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1055,77 +1055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupil dilation reflects the dynamic integration of audiovisual emotional speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Saitovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zilbovicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1332,64 +1332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petter Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88, pp.103072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1462,51 +1462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1681,1343 +1681,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct signatures of subjective confidence and objective accuracy in speech prosody</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Neural entrainment to music is sensitive to melodic spectral complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiana Wollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00758.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181668v1</w:t>
+                <w:t xml:space="preserve">hal-02475989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural entrainment to music is sensitive to melodic spectral complexity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sound context modulates perceived vocal emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Liuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory A Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00758.2018⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475989v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Transformation of Facial and Vocal Smiles in Real-Time Audiovisual Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Bouafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, PP (99), pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2811465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound context modulates perceived vocal emotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Beyond correlation: acoustic transformation methods for the experimental study of emotional voice and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
+              <w:t xml:space="preserve">Emotion Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1754073920934544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462759v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond correlation: acoustic transformation methods for the experimental study of emotional voice and speech</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Vocal markers of pre-operative anxiety: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Vaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Raphaël Rothschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907502v1</w:t>
+                <w:t xml:space="preserve">hal-02371725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Happy you, happy me: expressive changes on a stranger's voice recruit faster implicit processes than self-produced expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.559 - 568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/socafn/nsz030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal markers of pre-operative anxiety: a pilot study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Enjoy The Violence: Is appreciation for extreme music the result of cognitive control over the threat response system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/510008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371725v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjoy The Violence: Is appreciation for extreme music the result of cognitive control over the threat response system?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Musical pleasure and musical emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (9), pp.3364-3366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/510008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1900369116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004459v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical pleasure and musical emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLEESE: An open-source audio-transformation toolbox for data-driven experiments in speech and music cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Liuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1900369116⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0205943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371226v1</w:t>
+                <w:t xml:space="preserve">hal-02122143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEESE: An open-source audio-transformation toolbox for data-driven experiments in speech and music cognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Knight et al.: The complexity of inferences from speech prosody should be addressed using data-driven approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205943⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (27), pp.E6104-E6105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1806857115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122143v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Knight et al.: The complexity of inferences from speech prosody should be addressed using data-driven approaches</w:t>
+                <w:t xml:space="preserve">Cracking the social code of speech prosody using reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 115 (27), pp.E6104-E6105. </w:t>
+              <w:t xml:space="preserve">, 2018, 115 (15), pp.3972-3977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1806857115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1716090115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481125v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering mental representations of smiled speech using reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (1), pp.EL19 - EL24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3045,1381 +3071,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the social code of speech prosody using reverse correlation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Auditory smiles trigger unconscious facial imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.R782 - R783</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004519v1</w:t>
+                <w:t xml:space="preserve">hal-02004518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory smiles trigger unconscious facial imitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Musical Friends and Foes : The Social Cognition of Affiliation and Control in Improvised Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004518v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical Friends and Foes : The Social Cognition of Affiliation and Control in Improvised Interactions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DAVID: An open-source platform for real-time transformation of infra-segmental emotional cues in running speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Liuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.01.019⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-017-0873-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451102v1</w:t>
+                <w:t xml:space="preserve">hal-01450511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAVID: An open-source platform for real-time transformation of infra-segmental emotional cues in running speech</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergency medical triage decisions are swayed by computer-manipulated cues of physical dominance in caller’s voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boidron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boudenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Avena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-017-0873-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep30219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450511v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency medical triage decisions are swayed by computer-manipulated cues of physical dominance in caller’s voice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Covert digital manipulation of vocal emotion alter speakers' emotional states in a congruent direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Segnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Mercadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep30219⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (4), pp.948-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1506552113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424986v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covert digital manipulation of vocal emotion alter speakers' emotional states in a congruent direction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experiential response and intention to purchase in the co-creative consumption of music: the Nine Inch Nails experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Sumikura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1506552113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cb.1510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261138v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiential response and intention to purchase in the co-creative consumption of music: the Nine Inch Nails experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Play together, think alike: Shared mental models in expert music improvisers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroko Sumikura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (4), pp.219-227. </w:t>
+              <w:t xml:space="preserve">Psychology of Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.544-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cb.1510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0305735615577406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107164v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Play together, think alike: Shared mental models in expert music improvisers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">One hundred ways to process time, frequency, rate and scale in the central auditory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Music</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0305735615577406⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (Article 80), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2015.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253450v2</w:t>
+                <w:t xml:space="preserve">hal-01186328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One hundred ways to process time, frequency, rate and scale in the central auditory system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The bag-of-frames approach: a not so sufficient model for urban soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Defreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138 (5), pp.487-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186328v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bag-of-frames approach: a not so sufficient model for urban soundscapes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Acteur de la science, dès la première année d’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 138 (5), pp.487-492</w:t>
+              <w:t xml:space="preserve">Eduquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082501v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteur de la science, dès la première année d’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Music improves verbal memory encoding while decreasing prefrontal cortex activity: a fNIRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eduquer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546813v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music improves verbal memory encoding while decreasing prefrontal cortex activity: a fNIRS study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seven problems that keep MIR from attracting the interest of cognition and neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ferreri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bigand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.483-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-013-0251-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106899v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of synchronized or desynchronized music listening during osteopathic treatment: An EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Mercadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Caballe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp.52-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4447,263 +4447,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven problems that keep MIR from attracting the interest of cognition and neuroscience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">All class communication, public: Using Twitter in lieu of LMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Learning and Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546752v1</w:t>
+                <w:t xml:space="preserve">hal-01107074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All class communication, public: Using Twitter in lieu of LMS</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Content Management for the Live Music Industry in Virtual Worlds: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107074v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Lüthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of virtual worlds research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4713,1527 +4622,1527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mmm whatcha say? Uncovering distal and proximal context effects in first and second-language word perception using psychophysical reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paige Tuttösí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henny Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paige Tuttösí</w:t>
+                <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Henny Yeung</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fenqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is musical consonance a signal of social affiliation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOM </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not so scary anymore : Screaming voices embedded in harmonic contexts are more positive and less arousing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The experience of collective improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Conference of the International Association of Empirical Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of speaker identity on emotion-related auditory change detection: An ERP study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Emotional mimicry induced by manipulated speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Acoustique, Audition et Signal audio (JJCAAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450625v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional mimicry induced by manipulated speech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of speaker identity on emotion-related auditory change detection: An ERP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Acoustique, Audition et Signal audio (JJCAAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450552v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hello, Goodbye: Reverse correlating pitch contour processing in judgements of social dominance and trustworthiness from brief human voice utterances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Auditory Science meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental diversity in infant cry through maternal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulri Nonaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Katahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okanoya Kazuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tokyo Lectures in Language Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music does not only communicate intrapersonal emotions, but also interpersonal attitudes,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Synthesizing speech-like emotional expression onto music and speech signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Liuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Music and Emotions (ICME4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Music and Emotions, (ICME4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261132v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing speech-like emotional expression onto music and speech signals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Music does not only communicate intrapersonal emotions, but also interpersonal attitudes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Music and Emotions, (ICME4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Music and Emotions (ICME4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261133v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Does Not Only Regulate, But Directly And Reliably Communicates Social Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth Triennial Conference of the European Society for the Cognitive Sciences of Music </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prosodique des affects sociaux dans l'interaction face à face en japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fourer</w:t>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Guerry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes Journées d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going ba-na-nas: Prosodic analysis of spoken Japanese attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fourer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guerry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music, memory and Near-InfraRed Spectroscopy: How a musical background can modulate PFC activity during the encoding of verbal material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferreri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental differentiation in human infant cry through dynamic interaction with caregivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulri Nonaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Katahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuo Okanoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ethological Conference, Association for the Study of Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6243,51 +6152,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Smile Processing In Autism: Intact Representation But No Facial Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6346,194 +6255,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COGNITIVE NEUROSCIENCE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal smile in children: mental representation and facial motor resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th bi-annual ESCAN meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourire vocal et résonance motrice faciale chez l’enfant autiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6555,110 +6464,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Université d’Automne de l’ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Vocal Smile integration in Autism: from Acoustic Representation to Facial Motor Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6667,847 +6576,847 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th bi-annual European Society for Cognitive and Affective Neuroscience (ESCAN) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourire vocal chez l’enfant : représentation perceptuelle et résonance faciale motrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix, un biomarqueur pour l'humain aussi ? Influence de la hauteur de la voix du patient sur le diagnostic expert du TSPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guerouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Guerouaou</w:t>
+                <w:t xml:space="preserve">Frédérique Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Vincent</w:t>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical neural adaptation to vocal and non-vocal sounds in autism</w:t>
+                <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSAR annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Stochkolm, Sweden</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366027v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
+                <w:t xml:space="preserve">Atypical neural adaptation to vocal and non-vocal sounds in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">INSAR annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Stochkolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366037v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques acoustiques et modèle du sourire vocal chez l’adulte autiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Université d’automne de l’ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7517,98 +7426,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un appareillage auditif personnalisé qui préserve les émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrés du Syndicat National des Audioprothésistes Français (UNSAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7618,215 +7527,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre voix peut-elle prendre le pouvoir sur nos émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction sociale en musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des technologies de la musique pour la recherche en neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7836,433 +7745,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social affective inferences in the era of AI filters: towards the Bayesian reshaping of human sociality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guerouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the pitch code of music-motor synchronization using data-driven methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Migotti Ramponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decultot Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Migotti Ramponi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grailhe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANGUS: Real-time manipulation of vocal roughness for emotional speech transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Ardaillon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lou Seropian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Vocal Feedback on Emotions Provides Causal Evidence for the Self-Perception Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petter Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8272,100 +8181,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten Experiments on the Modeling of Polyphonic Timbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sound [cs.SD]. Université Pierre et Marie Curie (Paris 6), 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01970963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8375,105 +8284,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des sciences et technologies du son à la recherche en sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son [cs.SD]. Université Pierre et Marie Curie, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01970959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8620,51 +8529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benghanem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudradeep Guha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pruvost-Robieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.05.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias-Sarah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedoya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Daube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400369121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jeulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Comm&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64295-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinheiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kotz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2024.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nakai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rachman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias Sarah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Okanoya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32133-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richardson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20649-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Johansson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.103072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint Germier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedoya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rachman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104661" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00758.2018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Bryant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754073920934544" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/socafn/nsz030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lellouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vaglio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Rapha&#235;l Rothschild" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004459v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Ollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/510008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900369116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02122143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806857115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5020989" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1716090115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.01.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450511v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lind" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0873-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01424986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boidron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudenia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Avena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30219" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Segnini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Mercadi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506552113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107164v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Fujita" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Sumikura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1510" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253450v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735615577406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hemery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00080" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082501v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defreville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Muthalib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caballe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12143" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-013-0251-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco L&#252;thy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Tutt&#246;s&#237;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henny Yeung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenqi Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450638v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261134v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulri Nonaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Katahira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okanoya Kazuo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261133v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bigand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerouaou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Warembourg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712838v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276167v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Migotti Ramponi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decultot Quentin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grailhe Pierre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Seropian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01970963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01970959v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jeulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bardet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Comm&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64295-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias-Sarah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedoya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Daube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400369121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benghanem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudradeep Guha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pruvost-Robieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.05.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinheiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kotz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2024.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nakai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rachman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias Sarah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Okanoya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saitovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32133-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richardson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20649-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Johansson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.103072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint Germier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedoya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rachman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00758.2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Bryant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754073920934544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lellouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vaglio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Rapha&#235;l Rothschild" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/socafn/nsz030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004459v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Ollivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/510008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1900369116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02122143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205943" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806857115" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1716090115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5020989" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.01.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450511v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lind" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0873-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01424986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boidron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudenia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Avena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30219" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Segnini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Mercadi&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506552113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107164v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Fujita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Sumikura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1510" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253450v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735615577406" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hemery" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00080" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082501v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Defreville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Muthalib" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-013-0251-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caballe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12143" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco L&#252;thy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Tutt&#246;s&#237;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henny Yeung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenqi Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712388v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450552v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulri Nonaka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Katahira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okanoya Kazuo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261133v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bigand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106900v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368184v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerouaou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Warembourg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371704v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712838v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Migotti Ramponi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decultot Quentin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grailhe Pierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Seropian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01970963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01970959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>