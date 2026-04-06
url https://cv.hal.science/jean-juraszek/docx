--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean JURASZEK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5607-0188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13928317X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, and magnetocaloric performance of BaFe$_{11.6}$Mg$_{0.05}$Mn$_{0.05}$Ti$_{0.2}$Ni$_{0.1}$O$_{19}$ M type hexaferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 641, pp.173768. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on the (1-x)NBT-xBCW progression: In-depth investigation of Cu2+/W6+ doped NBT ceramics at x=0.020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.09.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties and magnetocaloric effect in thiospinel Fe1-Cu Cr2S4 (x = 0.0, 0.5) compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.416662. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2024.416662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis and characterization of NiCO2O4 nanoparticles: Photocatalytic performances and magnetic properties investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belkhiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I.H. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114281. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Magnetic and Dielectric Properties of Mg–Ni Ferrites via Low-Concentration Ho3+ Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.06.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu-doped Mg–Ni ferrites: a reliable strategy to enhance dielectric properties for high-frequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-024-14058-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Yasui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu2+ and W6+ co-doped Na0·5Bi0·5TiO3 solid solution: An effective approach to inhibit oxygen vacancy generation and suppress oxygen ion conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192, pp.112102. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent spin Hall magnetoresistance in the multiferroic antiferromagnet BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Rijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.L071401. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.L071401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of structural, magnetic and XPS behavior of the double perovskite La2-xCex/2Erx/2NiMnO6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (Part 2), pp.111707. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insights into the Cu- and W-doped Na0.5Bi0.5TiO3 solid solution: A study focusing on optical, dielectric and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1294, pp.136319. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.136319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid El Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Rabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hocine Agouriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (20), pp.16655-16668. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Declémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.106844. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coïsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Dakmak N’dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large magnetocaloric effect in 0.25(La0.67Ca0.33MnO3 + La0.67Ca0.13Sr0.2Mn0.98Ni0.02O3) /0.5 La0.67Ca0.23Sr0.1Mn0.98Ni0.02O3 composite close to room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (8), pp.943. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khanchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.109687. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Cationic Order Collapse Triggered by S/Cl Mixed-Anion Occupancy Yields Enhanced Thermoelectric Properties in Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (23), pp.9425-9438. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range of specific perovskite-type materials with structural, magnetic and magnetocaloric properties: La0.67Ca0.33-Sr Mn0.98Fe0.02O3 (0.15 ≤ x ≤ 0.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106683. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopower in the Ba 1−δ M 2+x Ru 4−x O 11 (M = Co, Mn, Fe) magnetic hexagonal ruthenates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (23), pp.235106. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (17), pp.10812-10826. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta01615f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-disorder-induced low thermal conductivity in degenerate semiconductor Cu&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;32&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (21), pp.16273-16285. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable synthesis route for multiscale defect engineering in the sustainable thermoelectric quaternary sulfide Cu26V2Sn6S32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Daneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoted crystallisation and cationic ordering in thermoelectric Cu 26 V 2 Sn 6 S 32 colusite by eccentric vibratory ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hegedüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Achimovičová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjue Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (44), pp.15828-15836. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03368E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (18), pp.183901. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-auxetic/auxetic transitions inducing modifications of the magnetic anisotropy in CoFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 836, pp.155425. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Declemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimentalist's Guide to the Cycloid, or Noncollinear Antiferromagnetism in Epitaxial BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valanoor Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2003711. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivasha Govinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electronic polymorphism of Ni on the classification and design of high entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 824, pp.153895. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.153895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of epitaxial CaFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Damerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Nukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Reith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hilgenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0236-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the iron substitution on the thermoelectric properties of Co 1− x Fe x S 2 ( x ≤ 0.30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Acevedo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2152), pp.20180337. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XBi 4 S 7 (X = Mn, Fe): New Cost‐Efficient Layered n ‐Type Thermoelectric Sulfides with Ultralow Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Virfeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Willeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (48), pp.1904112. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201904112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 481, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. H C Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjaad Zarefy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Magnetics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of electronic, structural and magnetic properties as the driving feature of high-entropy CoCrFeNiPd alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tobola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nguyen-Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wróbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (18), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa62ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01591469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reduced graphene oxide loaded hydrogels: Highly versatile and efficient adsorbents for dyes and selective Cr(VI) ions removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavuz Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.360 - 369. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rd Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1602327 - 1602327. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective isolation and eradication of E. coli associated with urinary tract infections using anti-fimbrial modified magnetic reduced graphene oxide nanoheaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB01890H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Process Using Only Water and Sodium Chloride for Recovering Rare Earth Elements from Nd\textendashFe\textendashB Permanent Magnets Found in the Waste of Electrical and Electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6455-6462. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magnetic, ferroelectric and elastic properties of strained BiFeO 3 thin films through Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carrétéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (109), pp.042902. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer characterization of the magnetic properties of single-crystalline sub-micron sized Bi2Fe4O9 cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Viescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical order on the magnetic and electronic properties of epitaxial off-stoichiometry F e x S i 1 − x thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (14), pp.042902. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.144402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.13. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rovillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (7), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mössbauer investigation of the formation of the Ni3Fe phase by high energy ball milling and subsequent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Chicinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (128), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Spin Reorientation across the Metamagnetic Transition in Strained FeRh Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (11), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.109.117201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (23), </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Multiferroic Phase Transitions by Epitaxial Strain in BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C.Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lisenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.057601. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.057601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of swift ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.912-916. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanosynthesis of partially inverted zinc ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 473 (1-2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup combining magneto-optical Kerr effect and conversion electron Mössbauer spectrometry for analysis of the near-surface magnetic properties of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zivotsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaudolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (4), pp.043905. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3121215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive properties of Kr ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2624-2626. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 245 (1), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the structural and magnetic properties of giant magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Dekadjévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290-291, pp.839-842. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEMS Investigations of Swift Heavy Ion Irradiation Effects in Tb/Fe Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.615-621. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043296.83618.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pascard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (3), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75 (9), pp.1296-1298. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial reactions and evolution of the magnetic anisotropy in Tb/Fe multilayers irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74 (16), pp.2378-2380. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 106 (2), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer studies of Fe/V multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (26), pp.5791-5797. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/26/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of the Ti/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (6), pp.3311-3316. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (1), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 146 (1-4), pp.244-249. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lebertois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 165 (1-3), pp.405-407. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-167-C7-172. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the magnetism of iron compounds by 57Fe spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025 - Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and low energy-consuming remediation strategy for water reprocessing using new magnetic recyclable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice-Péroumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2025 - International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and valorization of Nd-Fe-B permanent magnets in WEEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference “Rare Earth and Future Permanent Magnets and their Applications” (REPM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et magnétique de couches minces FePt pour polarisation de nanostructures magnétostrictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Folcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France. papier MMCS-32, 292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures magnéto-élastiques au voisinage d'états critiques artificiellement induits pour micro-nano-systèmes multiferroïques magnéto-mécaniques (MMMS ou M3S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe tomography of swift heavy ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive Nx(TbCo2.5nm/FeCo5nm) and Nx(TbCo2.5nm/Fe5nm) nanostructures : inhomogeneous spin reorientation transition (SRT) & nanoscale compositional analysis using FIB/LATAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée C'Nano Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une multicouche magnétostrictive TbCo2/Fe par sonde atomique tomographique assistée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TbCo2Fe magnetostrictive multilayers by laser assisted tomographic atom probe (LATAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés magnétiques de multicouches magnetostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nanoélectronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives TbCo/FeCo pour applications microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations des propriétés magnéto-élastiques critiques induites par la nanostructuration des films à magnétostriction géante : applications MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Properties of Some CoCrFeNi-Based High Entropy Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Asensio Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2015 144th Annual Meeting &amp; Exhibition: Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1147-1155, 2015, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119093466.ch139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId424"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean JURASZEK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5607-0188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13928317X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, and magnetocaloric performance of BaFe$_{11.6}$Mg$_{0.05}$Mn$_{0.05}$Ti$_{0.2}$Ni$_{0.1}$O$_{19}$ M type hexaferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 641, pp.173768. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis and characterization of NiCO2O4 nanoparticles: Photocatalytic performances and magnetic properties investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belkhiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I.H. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114281. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties and magnetocaloric effect in thiospinel Fe1-Cu Cr2S4 (x = 0.0, 0.5) compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.416662. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2024.416662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on the (1-x)NBT-xBCW progression: In-depth investigation of Cu2+/W6+ doped NBT ceramics at x=0.020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.09.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Magnetic and Dielectric Properties of Mg–Ni Ferrites via Low-Concentration Ho3+ Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.06.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical behavior around the ferromagnetic–paramagnetic phase transition in La2−xCex/2Erx/2NiMnO6 using an iterative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Gassoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170 (Part 1), pp.113153. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu-doped Mg–Ni ferrites: a reliable strategy to enhance dielectric properties for high-frequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-024-14058-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu2+ and W6+ co-doped Na0·5Bi0·5TiO3 solid solution: An effective approach to inhibit oxygen vacancy generation and suppress oxygen ion conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192, pp.112102. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Yasui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent spin Hall magnetoresistance in the multiferroic antiferromagnet BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Rijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.L071401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.L071401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insights into the Cu- and W-doped Na0.5Bi0.5TiO3 solid solution: A study focusing on optical, dielectric and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1294, pp.136319. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.136319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of structural, magnetic and XPS behavior of the double perovskite La2-xCex/2Erx/2NiMnO6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (Part 2), pp.111707. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid El Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Rabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hocine Agouriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (20), pp.16655-16668. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Declémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.106844. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large magnetocaloric effect in 0.25(La0.67Ca0.33MnO3 + La0.67Ca0.13Sr0.2Mn0.98Ni0.02O3) /0.5 La0.67Ca0.23Sr0.1Mn0.98Ni0.02O3 composite close to room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (8), pp.943. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coïsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Dakmak N’dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khanchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range of specific perovskite-type materials with structural, magnetic and magnetocaloric properties: La0.67Ca0.33-Sr Mn0.98Fe0.02O3 (0.15 ≤ x ≤ 0.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106683. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Cationic Order Collapse Triggered by S/Cl Mixed-Anion Occupancy Yields Enhanced Thermoelectric Properties in Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (23), pp.9425-9438. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopower in the Ba 1−δ M 2+x Ru 4−x O 11 (M = Co, Mn, Fe) magnetic hexagonal ruthenates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (23), pp.235106. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (17), pp.10812-10826. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta01615f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-disorder-induced low thermal conductivity in degenerate semiconductor Cu&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;32&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (21), pp.16273-16285. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.109687. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-auxetic/auxetic transitions inducing modifications of the magnetic anisotropy in CoFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 836, pp.155425. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (18), pp.183901. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Declemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimentalist's Guide to the Cycloid, or Noncollinear Antiferromagnetism in Epitaxial BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valanoor Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2003711. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivasha Govinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electronic polymorphism of Ni on the classification and design of high entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 824, pp.153895. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.153895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of epitaxial CaFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Damerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Nukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Reith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hilgenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0236-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable synthesis route for multiscale defect engineering in the sustainable thermoelectric quaternary sulfide Cu26V2Sn6S32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Daneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoted crystallisation and cationic ordering in thermoelectric Cu 26 V 2 Sn 6 S 32 colusite by eccentric vibratory ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hegedüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Achimovičová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjue Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (44), pp.15828-15836. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03368E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 481, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XBi 4 S 7 (X = Mn, Fe): New Cost‐Efficient Layered n ‐Type Thermoelectric Sulfides with Ultralow Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Virfeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Willeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (48), pp.1904112. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201904112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. H C Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the iron substitution on the thermoelectric properties of Co 1− x Fe x S 2 ( x ≤ 0.30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Acevedo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2152), pp.20180337. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjaad Zarefy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Magnetics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of electronic, structural and magnetic properties as the driving feature of high-entropy CoCrFeNiPd alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tobola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nguyen-Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wróbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (18), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa62ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01591469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reduced graphene oxide loaded hydrogels: Highly versatile and efficient adsorbents for dyes and selective Cr(VI) ions removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavuz Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.360 - 369. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rd Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1602327 - 1602327. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective isolation and eradication of E. coli associated with urinary tract infections using anti-fimbrial modified magnetic reduced graphene oxide nanoheaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB01890H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Process Using Only Water and Sodium Chloride for Recovering Rare Earth Elements from Nd\textendashFe\textendashB Permanent Magnets Found in the Waste of Electrical and Electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6455-6462. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magnetic, ferroelectric and elastic properties of strained BiFeO 3 thin films through Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carrétéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (109), pp.042902. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer characterization of the magnetic properties of single-crystalline sub-micron sized Bi2Fe4O9 cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Viescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical order on the magnetic and electronic properties of epitaxial off-stoichiometry F e x S i 1 − x thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (14), pp.042902. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.144402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.13. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rovillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (7), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mössbauer investigation of the formation of the Ni3Fe phase by high energy ball milling and subsequent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Chicinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (128), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Spin Reorientation across the Metamagnetic Transition in Strained FeRh Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (11), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.109.117201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (23), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Multiferroic Phase Transitions by Epitaxial Strain in BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C.Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lisenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.057601. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.057601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of swift ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.912-916. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanosynthesis of partially inverted zinc ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 473 (1-2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup combining magneto-optical Kerr effect and conversion electron Mössbauer spectrometry for analysis of the near-surface magnetic properties of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zivotsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaudolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (4), pp.043905. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3121215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive properties of Kr ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2624-2626. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 245 (1), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the structural and magnetic properties of giant magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Dekadjévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290-291, pp.839-842. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEMS Investigations of Swift Heavy Ion Irradiation Effects in Tb/Fe Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.615-621. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043296.83618.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pascard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (3), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial reactions and evolution of the magnetic anisotropy in Tb/Fe multilayers irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74 (16), pp.2378-2380. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75 (9), pp.1296-1298. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of the Ti/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (6), pp.3311-3316. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (1), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer studies of Fe/V multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (26), pp.5791-5797. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/26/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 146 (1-4), pp.244-249. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 106 (2), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lebertois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 165 (1-3), pp.405-407. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-167-C7-172. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and low energy-consuming remediation strategy for water reprocessing using new magnetic recyclable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice-Péroumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2025 - International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Investigations of Iron-Based Pyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Agnarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain -la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Mössbauer Spectroscopy: Principles, Methodology and Advanced Applications in Material Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conferences ICAME &amp; HYPERFINE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic order in spinel compounds for Thermoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the magnetism of iron compounds by 57Fe spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025 - Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre magnétique local sondé par spectroscopie Mössbauer du 57 Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur la caractérisation magnétique avancée - Projet transverse SPINCHARAC du PEPR SPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and valorization of Nd-Fe-B permanent magnets in WEEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference “Rare Earth and Future Permanent Magnets and their Applications” (REPM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et magnétique de couches minces FePt pour polarisation de nanostructures magnétostrictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Folcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France. papier MMCS-32, 292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures magnéto-élastiques au voisinage d'états critiques artificiellement induits pour micro-nano-systèmes multiferroïques magnéto-mécaniques (MMMS ou M3S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe tomography of swift heavy ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une multicouche magnétostrictive TbCo2/Fe par sonde atomique tomographique assistée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TbCo2Fe magnetostrictive multilayers by laser assisted tomographic atom probe (LATAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés magnétiques de multicouches magnetostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nanoélectronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive Nx(TbCo2.5nm/FeCo5nm) and Nx(TbCo2.5nm/Fe5nm) nanostructures : inhomogeneous spin reorientation transition (SRT) & nanoscale compositional analysis using FIB/LATAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée C'Nano Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives TbCo/FeCo pour applications microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations des propriétés magnéto-élastiques critiques induites par la nanostructuration des films à magnétostriction géante : applications MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Properties of Some CoCrFeNi-Based High Entropy Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Asensio Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2015 144th Annual Meeting &amp; Exhibition: Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1147-1155, 2015, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119093466.ch139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="791A5704"/>
+    <w:nsid w:val="A4CCA391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-juraszek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5607-0188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13928317X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05291265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soltani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Essid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.290" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764445v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04989456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belkhiria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I.H. Rhouma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gammoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114281" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Bouzidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.06.340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04873066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Aloui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-14058-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhahri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dhahri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dhahri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rijn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.L071401" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Meftah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111707" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguiba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmoula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.136319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laajimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kchaw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazzah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03153-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03434" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khlifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106683" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235106" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02105" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02882105v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bourhim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02997011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Heged&#252;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Achimovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjue Hui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03368E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Burns" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valanoor Nagarajan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003711" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611176v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Dahlborg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.R. Brown" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.153895" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02705587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Damerio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Nukala" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Reith" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0236-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Acevedo Salas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fourati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0337" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Willeman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904112" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornide" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen-Manh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wr&#243;bel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa62ea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Oz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.075" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156299v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Papaefthymiou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viescas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2014.11.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156294v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min&#225;r" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.144402" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002464v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Pop" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Chicinas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.10.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLRGMWZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03342919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldasseroni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mankovsky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.109.117201" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374996v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.036" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C51RX24Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150117v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tauvel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.05.066" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB45XZ1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130777v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zivotsky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaudolon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121215" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.11.049" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZXQM1QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143400v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Juraszek" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Danh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/26/007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500010v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256498v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138614v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152962v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iarde" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138385v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155669v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornide" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahlborg" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leong" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asensio Dominguez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093466.ch139" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-juraszek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5607-0188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13928317X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04989456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belkhiria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I.H. Rhouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gammoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764445v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05291265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soltani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Essid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Bouzidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.06.340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Meftah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dhahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Gassoumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04873066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Aloui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-14058-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhahri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dhahri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rijn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.L071401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguiba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmoula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.136319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111707" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laajimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kchaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazzah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03153-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khlifi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106683" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Burns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valanoor Nagarajan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003711" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Dahlborg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.R. Brown" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.153895" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02705587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Damerio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Nukala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Reith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0236-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02882105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bourhim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.039" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02997011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Heged&#252;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Achimovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjue Hui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03368E" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Willeman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Acevedo Salas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fourati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0337" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornide" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen-Manh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wr&#243;bel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa62ea" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.075" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Papaefthymiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viescas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2014.11.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min&#225;r" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.144402" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Pop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Chicinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.10.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLRGMWZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03342919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldasseroni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mankovsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.109.117201" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374996v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C51RX24Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tauvel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.05.066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB45XZ1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zivotsky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaudolon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121215" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285634v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.11.049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZXQM1QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143400v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Juraszek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Danh" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/26/007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500722v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Agnarelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500809v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500753v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Choker" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500010v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500793v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256498v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152962v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iarde" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138614v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138385v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155669v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornide" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahlborg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leong" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asensio Dominguez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093466.ch139" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>