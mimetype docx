--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean JURASZEK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5607-0188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13928317X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, and magnetocaloric performance of BaFe$_{11.6}$Mg$_{0.05}$Mn$_{0.05}$Ti$_{0.2}$Ni$_{0.1}$O$_{19}$ M type hexaferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 641, pp.173768. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis and characterization of NiCO2O4 nanoparticles: Photocatalytic performances and magnetic properties investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belkhiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I.H. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114281. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties and magnetocaloric effect in thiospinel Fe1-Cu Cr2S4 (x = 0.0, 0.5) compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.416662. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2024.416662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on the (1-x)NBT-xBCW progression: In-depth investigation of Cu2+/W6+ doped NBT ceramics at x=0.020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.09.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Magnetic and Dielectric Properties of Mg–Ni Ferrites via Low-Concentration Ho3+ Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.06.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical behavior around the ferromagnetic–paramagnetic phase transition in La2−xCex/2Erx/2NiMnO6 using an iterative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Gassoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170 (Part 1), pp.113153. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu-doped Mg–Ni ferrites: a reliable strategy to enhance dielectric properties for high-frequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-024-14058-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu2+ and W6+ co-doped Na0·5Bi0·5TiO3 solid solution: An effective approach to inhibit oxygen vacancy generation and suppress oxygen ion conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192, pp.112102. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Yasui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent spin Hall magnetoresistance in the multiferroic antiferromagnet BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Rijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.L071401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.L071401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insights into the Cu- and W-doped Na0.5Bi0.5TiO3 solid solution: A study focusing on optical, dielectric and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1294, pp.136319. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.136319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of structural, magnetic and XPS behavior of the double perovskite La2-xCex/2Erx/2NiMnO6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (Part 2), pp.111707. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid El Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Rabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hocine Agouriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (20), pp.16655-16668. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Declémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.106844. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large magnetocaloric effect in 0.25(La0.67Ca0.33MnO3 + La0.67Ca0.13Sr0.2Mn0.98Ni0.02O3) /0.5 La0.67Ca0.23Sr0.1Mn0.98Ni0.02O3 composite close to room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (8), pp.943. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coïsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Dakmak N’dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khanchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range of specific perovskite-type materials with structural, magnetic and magnetocaloric properties: La0.67Ca0.33-Sr Mn0.98Fe0.02O3 (0.15 ≤ x ≤ 0.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106683. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Cationic Order Collapse Triggered by S/Cl Mixed-Anion Occupancy Yields Enhanced Thermoelectric Properties in Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (23), pp.9425-9438. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopower in the Ba 1−δ M 2+x Ru 4−x O 11 (M = Co, Mn, Fe) magnetic hexagonal ruthenates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (23), pp.235106. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (17), pp.10812-10826. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta01615f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-disorder-induced low thermal conductivity in degenerate semiconductor Cu&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;32&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (21), pp.16273-16285. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.109687. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-auxetic/auxetic transitions inducing modifications of the magnetic anisotropy in CoFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 836, pp.155425. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (18), pp.183901. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Declemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimentalist's Guide to the Cycloid, or Noncollinear Antiferromagnetism in Epitaxial BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valanoor Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2003711. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivasha Govinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electronic polymorphism of Ni on the classification and design of high entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 824, pp.153895. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.153895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of epitaxial CaFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Damerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Nukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Reith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hilgenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0236-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable synthesis route for multiscale defect engineering in the sustainable thermoelectric quaternary sulfide Cu26V2Sn6S32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Daneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoted crystallisation and cationic ordering in thermoelectric Cu 26 V 2 Sn 6 S 32 colusite by eccentric vibratory ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hegedüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Achimovičová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjue Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (44), pp.15828-15836. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03368E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 481, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XBi 4 S 7 (X = Mn, Fe): New Cost‐Efficient Layered n ‐Type Thermoelectric Sulfides with Ultralow Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Virfeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Willeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (48), pp.1904112. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201904112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. H C Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the iron substitution on the thermoelectric properties of Co 1− x Fe x S 2 ( x ≤ 0.30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Acevedo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2152), pp.20180337. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjaad Zarefy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Magnetics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of electronic, structural and magnetic properties as the driving feature of high-entropy CoCrFeNiPd alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tobola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nguyen-Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wróbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (18), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa62ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01591469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reduced graphene oxide loaded hydrogels: Highly versatile and efficient adsorbents for dyes and selective Cr(VI) ions removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavuz Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.360 - 369. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rd Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1602327 - 1602327. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective isolation and eradication of E. coli associated with urinary tract infections using anti-fimbrial modified magnetic reduced graphene oxide nanoheaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB01890H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Process Using Only Water and Sodium Chloride for Recovering Rare Earth Elements from Nd\textendashFe\textendashB Permanent Magnets Found in the Waste of Electrical and Electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6455-6462. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magnetic, ferroelectric and elastic properties of strained BiFeO 3 thin films through Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carrétéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (109), pp.042902. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer characterization of the magnetic properties of single-crystalline sub-micron sized Bi2Fe4O9 cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Viescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical order on the magnetic and electronic properties of epitaxial off-stoichiometry F e x S i 1 − x thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (14), pp.042902. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.144402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.13. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rovillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (7), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mössbauer investigation of the formation of the Ni3Fe phase by high energy ball milling and subsequent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Chicinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (128), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Spin Reorientation across the Metamagnetic Transition in Strained FeRh Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (11), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.109.117201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (23), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Multiferroic Phase Transitions by Epitaxial Strain in BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C.Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lisenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.057601. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.057601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of swift ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.912-916. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanosynthesis of partially inverted zinc ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 473 (1-2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup combining magneto-optical Kerr effect and conversion electron Mössbauer spectrometry for analysis of the near-surface magnetic properties of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zivotsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaudolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (4), pp.043905. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3121215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive properties of Kr ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2624-2626. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 245 (1), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the structural and magnetic properties of giant magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Dekadjévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290-291, pp.839-842. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEMS Investigations of Swift Heavy Ion Irradiation Effects in Tb/Fe Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.615-621. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043296.83618.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pascard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (3), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial reactions and evolution of the magnetic anisotropy in Tb/Fe multilayers irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74 (16), pp.2378-2380. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75 (9), pp.1296-1298. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of the Ti/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (6), pp.3311-3316. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (1), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer studies of Fe/V multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (26), pp.5791-5797. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/26/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 146 (1-4), pp.244-249. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 106 (2), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lebertois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 165 (1-3), pp.405-407. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-167-C7-172. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and low energy-consuming remediation strategy for water reprocessing using new magnetic recyclable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice-Péroumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2025 - International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Investigations of Iron-Based Pyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Agnarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain -la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Mössbauer Spectroscopy: Principles, Methodology and Advanced Applications in Material Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conferences ICAME &amp; HYPERFINE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic order in spinel compounds for Thermoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the magnetism of iron compounds by 57Fe spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025 - Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre magnétique local sondé par spectroscopie Mössbauer du 57 Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur la caractérisation magnétique avancée - Projet transverse SPINCHARAC du PEPR SPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and valorization of Nd-Fe-B permanent magnets in WEEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference “Rare Earth and Future Permanent Magnets and their Applications” (REPM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et magnétique de couches minces FePt pour polarisation de nanostructures magnétostrictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Folcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France. papier MMCS-32, 292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures magnéto-élastiques au voisinage d'états critiques artificiellement induits pour micro-nano-systèmes multiferroïques magnéto-mécaniques (MMMS ou M3S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe tomography of swift heavy ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une multicouche magnétostrictive TbCo2/Fe par sonde atomique tomographique assistée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TbCo2Fe magnetostrictive multilayers by laser assisted tomographic atom probe (LATAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés magnétiques de multicouches magnetostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nanoélectronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive Nx(TbCo2.5nm/FeCo5nm) and Nx(TbCo2.5nm/Fe5nm) nanostructures : inhomogeneous spin reorientation transition (SRT) & nanoscale compositional analysis using FIB/LATAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée C'Nano Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives TbCo/FeCo pour applications microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations des propriétés magnéto-élastiques critiques induites par la nanostructuration des films à magnétostriction géante : applications MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Properties of Some CoCrFeNi-Based High Entropy Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Asensio Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2015 144th Annual Meeting &amp; Exhibition: Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1147-1155, 2015, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119093466.ch139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean JURASZEK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5607-0188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13928317X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, and magnetocaloric performance of BaFe$_{11.6}$Mg$_{0.05}$Mn$_{0.05}$Ti$_{0.2}$Ni$_{0.1}$O$_{19}$ M type hexaferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 641, pp.173768. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties and magnetocaloric effect in thiospinel Fe1-Cu Cr2S4 (x = 0.0, 0.5) compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.416662. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2024.416662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis and characterization of NiCO2O4 nanoparticles: Photocatalytic performances and magnetic properties investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belkhiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I.H. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114281. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on the (1-x)NBT-xBCW progression: In-depth investigation of Cu2+/W6+ doped NBT ceramics at x=0.020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.09.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Magnetic and Dielectric Properties of Mg–Ni Ferrites via Low-Concentration Ho3+ Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.06.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical behavior around the ferromagnetic–paramagnetic phase transition in La2−xCex/2Erx/2NiMnO6 using an iterative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Gassoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170 (Part 1), pp.113153. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu-doped Mg–Ni ferrites: a reliable strategy to enhance dielectric properties for high-frequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-024-14058-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu2+ and W6+ co-doped Na0·5Bi0·5TiO3 solid solution: An effective approach to inhibit oxygen vacancy generation and suppress oxygen ion conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192, pp.112102. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Yasui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent spin Hall magnetoresistance in the multiferroic antiferromagnet BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Rijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.L071401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.L071401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of structural, magnetic and XPS behavior of the double perovskite La2-xCex/2Erx/2NiMnO6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (Part 2), pp.111707. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insights into the Cu- and W-doped Na0.5Bi0.5TiO3 solid solution: A study focusing on optical, dielectric and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1294, pp.136319. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.136319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid El Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Rabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hocine Agouriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (20), pp.16655-16668. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Declémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.106844. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large magnetocaloric effect in 0.25(La0.67Ca0.33MnO3 + La0.67Ca0.13Sr0.2Mn0.98Ni0.02O3) /0.5 La0.67Ca0.23Sr0.1Mn0.98Ni0.02O3 composite close to room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (8), pp.943. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coïsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Dakmak N’dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khanchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.109687. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopower in the Ba 1−δ M 2+x Ru 4−x O 11 (M = Co, Mn, Fe) magnetic hexagonal ruthenates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (23), pp.235106. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range of specific perovskite-type materials with structural, magnetic and magnetocaloric properties: La0.67Ca0.33-Sr Mn0.98Fe0.02O3 (0.15 ≤ x ≤ 0.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106683. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Cationic Order Collapse Triggered by S/Cl Mixed-Anion Occupancy Yields Enhanced Thermoelectric Properties in Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (23), pp.9425-9438. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (17), pp.10812-10826. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta01615f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-disorder-induced low thermal conductivity in degenerate semiconductor Cu&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;32&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (21), pp.16273-16285. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable synthesis route for multiscale defect engineering in the sustainable thermoelectric quaternary sulfide Cu26V2Sn6S32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Daneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoted crystallisation and cationic ordering in thermoelectric Cu 26 V 2 Sn 6 S 32 colusite by eccentric vibratory ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hegedüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Achimovičová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjue Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (44), pp.15828-15836. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03368E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (18), pp.183901. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-auxetic/auxetic transitions inducing modifications of the magnetic anisotropy in CoFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 836, pp.155425. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Declemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimentalist's Guide to the Cycloid, or Noncollinear Antiferromagnetism in Epitaxial BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valanoor Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2003711. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivasha Govinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electronic polymorphism of Ni on the classification and design of high entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 824, pp.153895. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.153895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of epitaxial CaFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Damerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Nukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Reith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hilgenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0236-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the iron substitution on the thermoelectric properties of Co 1− x Fe x S 2 ( x ≤ 0.30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Acevedo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2152), pp.20180337. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XBi 4 S 7 (X = Mn, Fe): New Cost‐Efficient Layered n ‐Type Thermoelectric Sulfides with Ultralow Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Virfeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Willeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (48), pp.1904112. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201904112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 481, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. H C Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjaad Zarefy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Magnetics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01591469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of electronic, structural and magnetic properties as the driving feature of high-entropy CoCrFeNiPd alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tobola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nguyen-Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wróbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (18), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa62ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reduced graphene oxide loaded hydrogels: Highly versatile and efficient adsorbents for dyes and selective Cr(VI) ions removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavuz Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.360 - 369. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rd Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1602327 - 1602327. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective isolation and eradication of E. coli associated with urinary tract infections using anti-fimbrial modified magnetic reduced graphene oxide nanoheaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB01890H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Process Using Only Water and Sodium Chloride for Recovering Rare Earth Elements from Nd\textendashFe\textendashB Permanent Magnets Found in the Waste of Electrical and Electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6455-6462. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magnetic, ferroelectric and elastic properties of strained BiFeO 3 thin films through Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carrétéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (109), pp.042902. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer characterization of the magnetic properties of single-crystalline sub-micron sized Bi2Fe4O9 cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Viescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical order on the magnetic and electronic properties of epitaxial off-stoichiometry F e x S i 1 − x thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (14), pp.042902. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.144402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.13. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rovillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (7), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mössbauer investigation of the formation of the Ni3Fe phase by high energy ball milling and subsequent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Chicinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (128), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Spin Reorientation across the Metamagnetic Transition in Strained FeRh Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (11), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.109.117201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (23), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Multiferroic Phase Transitions by Epitaxial Strain in BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C.Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lisenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.057601. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.057601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of swift ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.912-916. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanosynthesis of partially inverted zinc ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 473 (1-2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup combining magneto-optical Kerr effect and conversion electron Mössbauer spectrometry for analysis of the near-surface magnetic properties of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zivotsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaudolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (4), pp.043905. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3121215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive properties of Kr ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2624-2626. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 245 (1), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the structural and magnetic properties of giant magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Dekadjévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290-291, pp.839-842. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEMS Investigations of Swift Heavy Ion Irradiation Effects in Tb/Fe Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.615-621. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043296.83618.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pascard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (3), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75 (9), pp.1296-1298. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial reactions and evolution of the magnetic anisotropy in Tb/Fe multilayers irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74 (16), pp.2378-2380. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 106 (2), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (1), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer studies of Fe/V multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (26), pp.5791-5797. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/26/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of the Ti/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (6), pp.3311-3316. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 146 (1-4), pp.244-249. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lebertois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 165 (1-3), pp.405-407. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-167-C7-172. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the magnetism of iron compounds by 57Fe spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025 - Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre magnétique local sondé par spectroscopie Mössbauer du 57 Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur la caractérisation magnétique avancée - Projet transverse SPINCHARAC du PEPR SPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Investigations of Iron-Based Pyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Agnarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain -la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and low energy-consuming remediation strategy for water reprocessing using new magnetic recyclable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice-Péroumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2025 - International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Mössbauer Spectroscopy: Principles, Methodology and Advanced Applications in Material Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conferences ICAME &amp; HYPERFINE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic order in spinel compounds for Thermoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and valorization of Nd-Fe-B permanent magnets in WEEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference “Rare Earth and Future Permanent Magnets and their Applications” (REPM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et magnétique de couches minces FePt pour polarisation de nanostructures magnétostrictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Folcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France. papier MMCS-32, 292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures magnéto-élastiques au voisinage d'états critiques artificiellement induits pour micro-nano-systèmes multiferroïques magnéto-mécaniques (MMMS ou M3S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe tomography of swift heavy ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive Nx(TbCo2.5nm/FeCo5nm) and Nx(TbCo2.5nm/Fe5nm) nanostructures : inhomogeneous spin reorientation transition (SRT) & nanoscale compositional analysis using FIB/LATAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée C'Nano Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une multicouche magnétostrictive TbCo2/Fe par sonde atomique tomographique assistée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TbCo2Fe magnetostrictive multilayers by laser assisted tomographic atom probe (LATAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés magnétiques de multicouches magnetostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nanoélectronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives TbCo/FeCo pour applications microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations des propriétés magnéto-élastiques critiques induites par la nanostructuration des films à magnétostriction géante : applications MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Properties of Some CoCrFeNi-Based High Entropy Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Asensio Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2015 144th Annual Meeting &amp; Exhibition: Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1147-1155, 2015, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119093466.ch139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4CCA391"/>
+    <w:nsid w:val="AC6D913A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-juraszek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5607-0188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13928317X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04989456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belkhiria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I.H. Rhouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gammoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764445v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05291265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soltani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Essid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Bouzidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.06.340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Meftah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dhahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Gassoumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04873066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Aloui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-14058-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhahri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dhahri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rijn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.L071401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguiba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmoula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.136319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111707" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laajimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kchaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazzah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03153-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khlifi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106683" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Burns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valanoor Nagarajan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003711" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Dahlborg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.R. Brown" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.153895" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02705587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Damerio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Nukala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Reith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0236-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02882105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bourhim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.039" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02997011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Heged&#252;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Achimovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjue Hui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03368E" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Willeman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Acevedo Salas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fourati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0337" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornide" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen-Manh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wr&#243;bel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa62ea" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.075" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Papaefthymiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viescas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2014.11.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min&#225;r" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.144402" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Pop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Chicinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.10.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLRGMWZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03342919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldasseroni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mankovsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.109.117201" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374996v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C51RX24Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tauvel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.05.066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB45XZ1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zivotsky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaudolon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121215" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285634v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.11.049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZXQM1QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143400v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Juraszek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Danh" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/26/007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500722v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Agnarelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500809v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500753v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Choker" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500010v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500793v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256498v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152962v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iarde" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138614v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138385v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155669v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornide" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahlborg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leong" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asensio Dominguez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093466.ch139" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-juraszek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5607-0188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13928317X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04989456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belkhiria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I.H. Rhouma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gammoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114281" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05291265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soltani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Essid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Bouzidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.06.340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Meftah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dhahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Gassoumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04873066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Aloui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-14058-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhahri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dhahri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rijn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.L071401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111707" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguiba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmoula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.136319" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laajimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kchaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazzah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03153-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khlifi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106683" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02105" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02882105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bourhim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02997011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Heged&#252;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Achimovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjue Hui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03368E" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Burns" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valanoor Nagarajan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003711" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611176v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Dahlborg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.R. Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.153895" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02705587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Damerio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Nukala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Reith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0236-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Acevedo Salas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fourati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0337" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301334v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Willeman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904112" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornide" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen-Manh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wr&#243;bel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa62ea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.075" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Papaefthymiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viescas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2014.11.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min&#225;r" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.144402" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Pop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Chicinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.10.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLRGMWZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03342919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldasseroni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mankovsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.109.117201" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374996v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C51RX24Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tauvel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.05.066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB45XZ1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zivotsky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaudolon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121215" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285634v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.11.049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZXQM1QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143400v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Juraszek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Danh" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/26/007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500010v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500793v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500722v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Agnarelli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500809v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500753v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Choker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256498v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138614v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152962v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iarde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138385v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155669v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornide" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahlborg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leong" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asensio Dominguez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093466.ch139" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>