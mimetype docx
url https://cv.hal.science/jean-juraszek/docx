--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean JURASZEK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5607-0188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13928317X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, and magnetocaloric performance of BaFe$_{11.6}$Mg$_{0.05}$Mn$_{0.05}$Ti$_{0.2}$Ni$_{0.1}$O$_{19}$ M type hexaferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 641, pp.173768. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties and magnetocaloric effect in thiospinel Fe1-Cu Cr2S4 (x = 0.0, 0.5) compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.416662. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2024.416662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis and characterization of NiCO2O4 nanoparticles: Photocatalytic performances and magnetic properties investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belkhiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I.H. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114281. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on the (1-x)NBT-xBCW progression: In-depth investigation of Cu2+/W6+ doped NBT ceramics at x=0.020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.09.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Magnetic and Dielectric Properties of Mg–Ni Ferrites via Low-Concentration Ho3+ Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.06.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical behavior around the ferromagnetic–paramagnetic phase transition in La2−xCex/2Erx/2NiMnO6 using an iterative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Gassoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170 (Part 1), pp.113153. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu-doped Mg–Ni ferrites: a reliable strategy to enhance dielectric properties for high-frequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-024-14058-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu2+ and W6+ co-doped Na0·5Bi0·5TiO3 solid solution: An effective approach to inhibit oxygen vacancy generation and suppress oxygen ion conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192, pp.112102. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Yasui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent spin Hall magnetoresistance in the multiferroic antiferromagnet BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Rijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.L071401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.L071401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of structural, magnetic and XPS behavior of the double perovskite La2-xCex/2Erx/2NiMnO6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (Part 2), pp.111707. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insights into the Cu- and W-doped Na0.5Bi0.5TiO3 solid solution: A study focusing on optical, dielectric and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1294, pp.136319. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.136319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid El Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Rabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hocine Agouriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (20), pp.16655-16668. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Declémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.106844. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large magnetocaloric effect in 0.25(La0.67Ca0.33MnO3 + La0.67Ca0.13Sr0.2Mn0.98Ni0.02O3) /0.5 La0.67Ca0.23Sr0.1Mn0.98Ni0.02O3 composite close to room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (8), pp.943. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coïsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Dakmak N’dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khanchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.109687. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopower in the Ba 1−δ M 2+x Ru 4−x O 11 (M = Co, Mn, Fe) magnetic hexagonal ruthenates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (23), pp.235106. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range of specific perovskite-type materials with structural, magnetic and magnetocaloric properties: La0.67Ca0.33-Sr Mn0.98Fe0.02O3 (0.15 ≤ x ≤ 0.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106683. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Cationic Order Collapse Triggered by S/Cl Mixed-Anion Occupancy Yields Enhanced Thermoelectric Properties in Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (23), pp.9425-9438. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (17), pp.10812-10826. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta01615f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-disorder-induced low thermal conductivity in degenerate semiconductor Cu&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;32&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (21), pp.16273-16285. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable synthesis route for multiscale defect engineering in the sustainable thermoelectric quaternary sulfide Cu26V2Sn6S32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Daneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoted crystallisation and cationic ordering in thermoelectric Cu 26 V 2 Sn 6 S 32 colusite by eccentric vibratory ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hegedüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Achimovičová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjue Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (44), pp.15828-15836. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03368E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (18), pp.183901. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-auxetic/auxetic transitions inducing modifications of the magnetic anisotropy in CoFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 836, pp.155425. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Declemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimentalist's Guide to the Cycloid, or Noncollinear Antiferromagnetism in Epitaxial BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valanoor Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2003711. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivasha Govinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electronic polymorphism of Ni on the classification and design of high entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 824, pp.153895. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.153895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of epitaxial CaFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Damerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Nukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Reith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hilgenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0236-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the iron substitution on the thermoelectric properties of Co 1− x Fe x S 2 ( x ≤ 0.30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Acevedo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2152), pp.20180337. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XBi 4 S 7 (X = Mn, Fe): New Cost‐Efficient Layered n ‐Type Thermoelectric Sulfides with Ultralow Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Virfeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Willeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (48), pp.1904112. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201904112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 481, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. H C Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjaad Zarefy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Magnetics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01591469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of electronic, structural and magnetic properties as the driving feature of high-entropy CoCrFeNiPd alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tobola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nguyen-Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wróbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (18), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa62ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reduced graphene oxide loaded hydrogels: Highly versatile and efficient adsorbents for dyes and selective Cr(VI) ions removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavuz Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.360 - 369. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rd Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1602327 - 1602327. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective isolation and eradication of E. coli associated with urinary tract infections using anti-fimbrial modified magnetic reduced graphene oxide nanoheaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB01890H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Process Using Only Water and Sodium Chloride for Recovering Rare Earth Elements from Nd\textendashFe\textendashB Permanent Magnets Found in the Waste of Electrical and Electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6455-6462. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magnetic, ferroelectric and elastic properties of strained BiFeO 3 thin films through Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carrétéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (109), pp.042902. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer characterization of the magnetic properties of single-crystalline sub-micron sized Bi2Fe4O9 cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Viescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical order on the magnetic and electronic properties of epitaxial off-stoichiometry F e x S i 1 − x thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (14), pp.042902. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.144402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.13. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rovillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (7), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mössbauer investigation of the formation of the Ni3Fe phase by high energy ball milling and subsequent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Chicinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (128), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Spin Reorientation across the Metamagnetic Transition in Strained FeRh Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (11), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.109.117201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (23), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Multiferroic Phase Transitions by Epitaxial Strain in BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C.Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lisenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.057601. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.057601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of swift ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.912-916. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanosynthesis of partially inverted zinc ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 473 (1-2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup combining magneto-optical Kerr effect and conversion electron Mössbauer spectrometry for analysis of the near-surface magnetic properties of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zivotsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaudolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (4), pp.043905. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3121215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive properties of Kr ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2624-2626. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 245 (1), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the structural and magnetic properties of giant magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Dekadjévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290-291, pp.839-842. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEMS Investigations of Swift Heavy Ion Irradiation Effects in Tb/Fe Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.615-621. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043296.83618.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pascard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (3), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75 (9), pp.1296-1298. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial reactions and evolution of the magnetic anisotropy in Tb/Fe multilayers irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74 (16), pp.2378-2380. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 106 (2), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (1), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer studies of Fe/V multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (26), pp.5791-5797. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/26/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of the Ti/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (6), pp.3311-3316. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 146 (1-4), pp.244-249. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lebertois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 165 (1-3), pp.405-407. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-167-C7-172. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the magnetism of iron compounds by 57Fe spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025 - Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre magnétique local sondé par spectroscopie Mössbauer du 57 Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur la caractérisation magnétique avancée - Projet transverse SPINCHARAC du PEPR SPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Investigations of Iron-Based Pyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Agnarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain -la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and low energy-consuming remediation strategy for water reprocessing using new magnetic recyclable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice-Péroumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2025 - International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Mössbauer Spectroscopy: Principles, Methodology and Advanced Applications in Material Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conferences ICAME &amp; HYPERFINE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic order in spinel compounds for Thermoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and valorization of Nd-Fe-B permanent magnets in WEEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference “Rare Earth and Future Permanent Magnets and their Applications” (REPM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et magnétique de couches minces FePt pour polarisation de nanostructures magnétostrictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Folcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France. papier MMCS-32, 292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures magnéto-élastiques au voisinage d'états critiques artificiellement induits pour micro-nano-systèmes multiferroïques magnéto-mécaniques (MMMS ou M3S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe tomography of swift heavy ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive Nx(TbCo2.5nm/FeCo5nm) and Nx(TbCo2.5nm/Fe5nm) nanostructures : inhomogeneous spin reorientation transition (SRT) & nanoscale compositional analysis using FIB/LATAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée C'Nano Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une multicouche magnétostrictive TbCo2/Fe par sonde atomique tomographique assistée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TbCo2Fe magnetostrictive multilayers by laser assisted tomographic atom probe (LATAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés magnétiques de multicouches magnetostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nanoélectronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives TbCo/FeCo pour applications microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations des propriétés magnéto-élastiques critiques induites par la nanostructuration des films à magnétostriction géante : applications MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Properties of Some CoCrFeNi-Based High Entropy Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Asensio Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2015 144th Annual Meeting &amp; Exhibition: Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1147-1155, 2015, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119093466.ch139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean JURASZEK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5607-0188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13928317X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, and magnetocaloric performance of BaFe$_{11.6}$Mg$_{0.05}$Mn$_{0.05}$Ti$_{0.2}$Ni$_{0.1}$O$_{19}$ M type hexaferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 641, pp.173768. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties and magnetocaloric effect in thiospinel Fe1-Cu Cr2S4 (x = 0.0, 0.5) compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.416662. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2024.416662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis and characterization of NiCO2O4 nanoparticles: Photocatalytic performances and magnetic properties investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belkhiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I.H. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114281. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on the (1-x)NBT-xBCW progression: In-depth investigation of Cu2+/W6+ doped NBT ceramics at x=0.020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.09.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Magnetic and Dielectric Properties of Mg–Ni Ferrites via Low-Concentration Ho3+ Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.06.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical behavior around the ferromagnetic–paramagnetic phase transition in La2−xCex/2Erx/2NiMnO6 using an iterative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Jalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Gassoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170 (Part 1), pp.113153. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu-doped Mg–Ni ferrites: a reliable strategy to enhance dielectric properties for high-frequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhaier Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-024-14058-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu2+ and W6+ co-doped Na0·5Bi0·5TiO3 solid solution: An effective approach to inhibit oxygen vacancy generation and suppress oxygen ion conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemai Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192, pp.112102. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Yasui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent spin Hall magnetoresistance in the multiferroic antiferromagnet BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Rijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.L071401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.L071401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insights into the Cu- and W-doped Na0.5Bi0.5TiO3 solid solution: A study focusing on optical, dielectric and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1294, pp.136319. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.136319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of structural, magnetic and XPS behavior of the double perovskite La2-xCex/2Erx/2NiMnO6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (Part 2), pp.111707. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of coprecipitated Me-spinel (Me = Co, Ni, Cu and Mg) ferrite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid El Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Rabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hocine Agouriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (20), pp.16655-16668. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-022-08562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain-induced ferromagnetism in inhomogeneous Fe-implanted silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Declémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.106844. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2022.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large magnetocaloric effect in 0.25(La0.67Ca0.33MnO3 + La0.67Ca0.13Sr0.2Mn0.98Ni0.02O3) /0.5 La0.67Ca0.23Sr0.1Mn0.98Ni0.02O3 composite close to room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gazzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (8), pp.943. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03153-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and magnetostriction in Fe 100− x Ga x bulk alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coïsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Dakmak N’dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (18), pp.183912. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0097930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, morphological, and magnetic studies of spinel ferrites derived from layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khanchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (5), pp.406. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-022-05547-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopower in the Ba 1−δ M 2+x Ru 4−x O 11 (M = Co, Mn, Fe) magnetic hexagonal ruthenates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (23), pp.235106. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new range of specific perovskite-type materials with structural, magnetic and magnetocaloric properties: La0.67Ca0.33-Sr Mn0.98Fe0.02O3 (0.15 ≤ x ≤ 0.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106683. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Cationic Order Collapse Triggered by S/Cl Mixed-Anion Occupancy Yields Enhanced Thermoelectric Properties in Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (23), pp.9425-9438. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (17), pp.10812-10826. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta01615f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-disorder-induced low thermal conductivity in degenerate semiconductor Cu&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;32&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (21), pp.16273-16285. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutional effect of Mg2+ on structural and magnetic properties of cobalt nanoferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ounacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Essoumhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sajieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.109687. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2020.109687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (18), pp.183901. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-auxetic/auxetic transitions inducing modifications of the magnetic anisotropy in CoFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 836, pp.155425. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Declemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimentalist's Guide to the Cycloid, or Noncollinear Antiferromagnetism in Epitaxial BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valanoor Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2003711. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electronic polymorphism of Ni on the classification and design of high entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G.R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 824, pp.153895. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.153895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivasha Govinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of epitaxial CaFe2O4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Damerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Nukala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim Reith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hilgenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0236-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable synthesis route for multiscale defect engineering in the sustainable thermoelectric quaternary sulfide Cu26V2Sn6S32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Daneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoted crystallisation and cationic ordering in thermoelectric Cu 26 V 2 Sn 6 S 32 colusite by eccentric vibratory ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hegedüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Achimovičová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjue Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Guelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (44), pp.15828-15836. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03368E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 481, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XBi 4 S 7 (X = Mn, Fe): New Cost‐Efficient Layered n ‐Type Thermoelectric Sulfides with Ultralow Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Virfeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Bourhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Willeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (48), pp.1904112. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201904112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. H C Paull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the iron substitution on the thermoelectric properties of Co 1− x Fe x S 2 ( x ≤ 0.30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Acevedo Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2152), pp.20180337. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjaad Zarefy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Magnetics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindor Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cuvilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01591469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of electronic, structural and magnetic properties as the driving feature of high-entropy CoCrFeNiPd alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Calvo-Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tobola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nguyen-Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wróbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (18), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa62ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reduced graphene oxide loaded hydrogels: Highly versatile and efficient adsorbents for dyes and selective Cr(VI) ions removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavuz Oz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.360 - 369. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rd Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1602327 - 1602327. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective isolation and eradication of E. coli associated with urinary tract infections using anti-fimbrial modified magnetic reduced graphene oxide nanoheaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Halouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB01890H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Process Using Only Water and Sodium Chloride for Recovering Rare Earth Elements from Nd\textendashFe\textendashB Permanent Magnets Found in the Waste of Electrical and Electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6455-6462. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magnetic, ferroelectric and elastic properties of strained BiFeO 3 thin films through Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carrétéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (109), pp.042902. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer characterization of the magnetic properties of single-crystalline sub-micron sized Bi2Fe4O9 cubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Viescas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical order on the magnetic and electronic properties of epitaxial off-stoichiometry F e x S i 1 − x thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (14), pp.042902. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.144402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.13. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Agbelele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rahmedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rovillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (7), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mössbauer investigation of the formation of the Ni3Fe phase by high energy ball milling and subsequent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Chicinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (128), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Spin Reorientation across the Metamagnetic Transition in Strained FeRh Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (11), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.109.117201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (23), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Multiferroic Phase Transitions by Epitaxial Strain in BiFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C.Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lisenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.057601. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.057601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom probe tomography of swift ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.912-916. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanosynthesis of partially inverted zinc ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 473 (1-2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup combining magneto-optical Kerr effect and conversion electron Mössbauer spectrometry for analysis of the near-surface magnetic properties of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zivotsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaudolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (4), pp.043905. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3121215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive properties of Kr ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 310, pp.2624-2626. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 245 (1), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the structural and magnetic properties of giant magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Dekadjévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290-291, pp.839-842. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEMS Investigations of Swift Heavy Ion Irradiation Effects in Tb/Fe Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156/157 (1-4), pp.615-621. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HYPE.0000043296.83618.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage processes in Fe 3 O 4 magnetic insulator irradiated by swift heavy ions. Experimental results and modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pascard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (3), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10051-001-8676-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced magnetic anisotropy in metallic glasses irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1350411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional effects of heavy-ion irradiation in Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial reactions and evolution of the magnetic anisotropy in Tb/Fe multilayers irradiated by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74 (16), pp.2378-2380. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic composite materials obtained by swift heavy-ion irradiation of yttrium iron garnet ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75 (9), pp.1296-1298. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.124673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic transformations of annealed Tb/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (1), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of the Ti/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (6), pp.3311-3316. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and Mössbauer studies of Fe/V multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (26), pp.5791-5797. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/26/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for recrystallization of amorphous Fe/Tb multilayers under swift ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 146 (1-4), pp.244-249. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00505-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and interface study: Swift uranium ion irradiation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 106 (2), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(98)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing on the magnetic and structural properties of amorphous Fe/Tb multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lebertois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 165 (1-3), pp.405-407. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00570-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques et structurales de multicouches Fe/Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-167-C7-172. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Investigations of Iron-Based Pyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Agnarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain -la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and low energy-consuming remediation strategy for water reprocessing using new magnetic recyclable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice-Péroumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2025 - International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe Mössbauer Spectroscopy: Principles, Methodology and Advanced Applications in Material Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conferences ICAME &amp; HYPERFINE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic order in spinel compounds for Thermoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Choker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Haber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Fnidiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025, Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the magnetism of iron compounds by 57Fe spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSM 2025 - Nanochemistry, Hybrid Materials &amp; Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre magnétique local sondé par spectroscopie Mössbauer du 57 Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur la caractérisation magnétique avancée - Projet transverse SPINCHARAC du PEPR SPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and valorization of Nd-Fe-B permanent magnets in WEEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maât</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Lardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference “Rare Earth and Future Permanent Magnets and their Applications” (REPM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et magnétique de couches minces FePt pour polarisation de nanostructures magnétostrictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Folcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rothard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France. papier MMCS-32, 292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures magnéto-élastiques au voisinage d'états critiques artificiellement induits pour micro-nano-systèmes multiferroïques magnéto-mécaniques (MMMS ou M3S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D atom probe tomography of swift heavy ion irradiated multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Symposium on Swift Heavy Ions in Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une multicouche magnétostrictive TbCo2/Fe par sonde atomique tomographique assistée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Larde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TbCo2Fe magnetostrictive multilayers by laser assisted tomographic atom probe (LATAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés magnétiques de multicouches magnetostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nanoélectronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostrictive Nx(TbCo2.5nm/FeCo5nm) and Nx(TbCo2.5nm/Fe5nm) nanostructures : inhomogeneous spin reorientation transition (SRT) & nanoscale compositional analysis using FIB/LATAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Preobrazhensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée C'Nano Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives TbCo/FeCo pour applications microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches magnétostrictives Tb/TbFe2. Etude Mössbauer de la texture magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin texture in magnetostrictive TbFe/Fe multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect, ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured magnetostrictive material induced by heavy ion irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th International Conference on the Applications of the Mössbauer Effect ICAME 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations des propriétés magnéto-élastiques critiques induites par la nanostructuration des films à magnétostriction géante : applications MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Properties of Some CoCrFeNi-Based High Entropy Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dahlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Asensio Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juraszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2015 144th Annual Meeting &amp; Exhibition: Supplemental Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1147-1155, 2015, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119093466.ch139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC6D913A"/>
+    <w:nsid w:val="F299A8B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-juraszek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5607-0188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13928317X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04989456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belkhiria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I.H. Rhouma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gammoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114281" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05291265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soltani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Essid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Bouzidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.06.340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Meftah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dhahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Gassoumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04873066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Aloui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-14058-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhahri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dhahri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rijn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.L071401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111707" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguiba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmoula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.136319" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laajimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kchaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazzah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03153-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khlifi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106683" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02105" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02882105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bourhim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02997011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Heged&#252;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Achimovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjue Hui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03368E" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Burns" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valanoor Nagarajan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003711" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611176v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Dahlborg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.R. Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.153895" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02705587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Damerio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Nukala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Reith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0236-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Acevedo Salas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fourati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0337" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301334v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Willeman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904112" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornide" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen-Manh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wr&#243;bel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa62ea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.075" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Papaefthymiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viescas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2014.11.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min&#225;r" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.144402" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Pop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Chicinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.10.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLRGMWZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03342919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldasseroni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mankovsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.109.117201" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374996v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C51RX24Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tauvel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.05.066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB45XZ1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zivotsky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaudolon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121215" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285634v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.11.049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZXQM1QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143400v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Juraszek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Danh" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/26/007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500010v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500793v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500722v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Agnarelli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500809v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500753v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Choker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256498v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138614v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152962v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iarde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138385v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155669v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornide" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahlborg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leong" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asensio Dominguez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093466.ch139" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-juraszek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5607-0188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13928317X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2024.416662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04989456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belkhiria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I.H. Rhouma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gammoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114281" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05291265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Rhimi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soltani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Essid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Bouzidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Dhahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.06.340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Meftah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dhahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Gassoumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04873066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Aloui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-14058-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhahri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dhahri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Rijn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.L071401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourguiba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmoula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.136319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111707" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El Boubekri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Rabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hocine Agouriane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Essoumhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08562-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laajimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kchaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazzah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03153-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03851452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Co&#239;sson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Dakmak N&#8217;dri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03654986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khanchaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05547-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pawula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03329917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khlifi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guelou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03434" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essoumhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razouk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2020.109687" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Burns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valanoor Nagarajan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003711" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Dahlborg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.R. Brown" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.153895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02705587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Damerio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Nukala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Reith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hilgenkamp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0236-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02882105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bourhim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Daneu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.05.039" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02997011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Heged&#252;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Achimovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjue Hui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03368E" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Willeman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Acevedo Salas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Fourati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0337" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvo-Dahlborg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornide" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen-Manh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wr&#243;bel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa62ea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Oz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.075" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Papaefthymiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Viescas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2014.11.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min&#225;r" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.144402" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Pop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Chicinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.10.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLRGMWZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03342919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldasseroni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mankovsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.109.117201" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374996v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.036" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C51RX24Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tauvel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.05.066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB45XZ1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zivotsky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaudolon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121215" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285634v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.11.049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZXQM1QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142677v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043296.83618.93" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5CZ956JF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142868v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8676-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ93VDHV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142864v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1350411" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142852v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.12" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142845v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richomme" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123857" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142848v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124673" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142823v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368039" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142837v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368485" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143400v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Juraszek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Danh" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/26/007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142726v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00505-9" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B2W52H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142818v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(98)00039-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPP3W5NM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142729v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebertois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00570-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0C22C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254508v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaabouchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996720" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E28BACCA0ACA47E8A8BC6EBF0EB21A22D886C92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500722v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Agnarelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129416v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice-P&#233;roumal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rouviere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500809v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500753v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Choker" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500010v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05500793v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256498v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152962v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iarde" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138614v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138385v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139243v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139244v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155669v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornide" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahlborg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leong" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Asensio Dominguez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119093466.ch139" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>