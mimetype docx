--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean kittel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8023-1153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean KITTEL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IFP Energies nouvelles - Etablissement de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Physico-chimie et Mécanique Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département Electrochimie et Materiaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rond-point de l'échangeur de Solaize - BP 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">69360 Solaize - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)4 37 70 27 83</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.kittel@ifpen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre Cefracor / EFC / NACE depuis 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR de l'INSA de Lyon, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en électrochimie de l'Université Pierre et Marie Curie (Paris 6), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Matériaux de l'INSA de Lyon, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical Advisor Materials & Corrosion depuis 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche et Chef de Projet Corrosion à IFP Energies nouvelles depuis 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche sur la corrosion et le traitement des eaux à Anjou Recherche (Veolia), 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en corrosion au CEA, 1997-1998</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Response of a Thick and Porous Calcium Carbonate Layer Deposited by Thermal Growth on a Carbon Steel Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.111778. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degraded environmental conditions on the service behavior of a X65 pipeline steel not designed for hydrogen transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vucko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (Part A), pp.1019-1032. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.05.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion challenges towards a sustainable society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Bäßler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.1730 - 1751. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of chemical species on the electrochemical reactions and corrosion product layer of carbon steel in CO 2 aqueous environment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.1152-1167. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation in H2S environments with O2 contamination – Part 3: the impact of acetate-buffered test solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study by electrochemical impedance spectroscopy and surface analysis of corrosion product layers formed during CO2 corrosion of low alloy steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.108666. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature oxidation evaluation using crystal microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2020.1732122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oxygen contamination on the electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.108302. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, Part 2: Impact of H2S Partial Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, 1: Tests on Pure Iron at High H2S Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Belkhadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (11), pp.1192 - 1202. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/2893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near surface pH measurements in aqueous CO2 corrosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 290, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H 2 S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 282, pp.775 - 783. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface versus internal fatigue crack initiation in steel: Influence of mean stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidit Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Persent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (part 3), pp.437-448. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; high temperature oxidation analysis of Zircaloy-4 using acoustic emission coupled with thermogravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 461, pp.365-375. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of Monoethanolamine Adsorption on Hydroxylated Cr2O3 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Diawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (40), pp.22889-22898. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in CO 2 Post-Combustion Capture with Alkanolamines – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (5), pp.915 - 929. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), pp.1488-1494. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2014.3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 2: Model of the cathodic reactions on a 316L stainless steel rotating disc electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Grojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of 38Ni-34Fe-25Cr Alloy in Presence of NaCl Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (5-6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-013-9397-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 1: Characterisation of H2S reduction on a 316L rotating disc electrode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.324-329. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible catastrophic oxidation of a 38Fe-34Ni-25Cr alloy induced by sodium sulphate at low oxygen potential atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of CO2 on hydrogen evolution and hydrogen permeation in low alloy steels exposed to H2S environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alkanolamine used for acid gas removal: From natural gas processing to CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.223--230. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201005847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Amines for CO2 Capture. IV. Degradation, Corrosion, and Quantitative Structure Property Relationship Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (18), pp.6283-6289. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2029877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage analyse thermogravimétrique et émission acoustique pour l'étude de la corrosion haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 279, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00598623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New IFP optimized first generation process for post-combustion carbon capture: HiCapt+™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.1361-1368. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of acoustic emission to the understanding of sulfide stress cracking of low alloy steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (12), pp.3942-3949. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission monitoring of wet H2S cracking of linepipe steels: Application to hydrogen-induced cracking and stress-oriented hydrogen-induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3595097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Procedia The DMX™ process : an original solution for lowering the cost of post-combustion carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Febvre de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.779-786. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet hydrogen sulfide cracking of steel monitoring by acoustic emission: Discrimination of AE sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (20), pp.5534-5542. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4613-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment: Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.1386-1392. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEA units for CO 2 capture: pilot plant studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Idem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tontiwachwuthikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.791 - 797. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Impedance in a Thin-Layer Cell: Experimental and Theoretical Study on a Large-Disk Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp710407a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: An alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved CO2: Quantitative contribution of the buffering effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1433-1440. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of membrane thickness on hydrogen permeation in steels during wet H2S exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (10), pp.788-799. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3278446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kinetic Model for CO2 Corrosion of Steel in Confined Aqueous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (1), pp.C41. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2801349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet aging of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (3), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating–substrate interactions on the corrosion protection: characterisation by impedance spectroscopy of the inner and outer parts of a coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (2), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(02)00221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for the study of organic coatings by EIS. New insights into attached and free films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1-3), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(00)00155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mineral scales on uniform corrosion and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Costa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aristia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in bio-fuel production from vegetable and waste oils: Impact of temperature,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in vegetable oils used for the production of bio-fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration in solution on localized corrosion of carbon steel in « pseudo-passive » state in a CO2 aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and assessing CO2-SCC on flexible pipe carbon steel armour wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chehuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEG reclaiming systems : impact of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration on localized corrosion of carbon steel in « pseudo-passive state » in a CO2 aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Interactions between Hydrogen and Steel in Geothermal Conditions with H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen contamination on the protectiveness of corrosion deposits on carbon steel in aqueous media containing CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion evaluation of steels under geothermal CO2 supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation of low alloy steel in H2S-containing environments : the effect of test buffer solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study of iron and steel corrosion in aqueous solutions at various concentrations of dissolved H2S : impact of oxygen contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 contamination in SSC / HIC test environments. Impact on test results and discussion on acceptable limits for high H 2 S content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative metallurgies reduce the cost of amine gas treating units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Pure iron and Hydrogen Permeation in the Presence of H 2 S with O 2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EMCR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of oxygen impact on corrosion and hydrogen permeation of Armco iron in the presence of H 2 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of pure iron and hydrogen permeation in the presence of H2S with O2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACE, Apr 2018, Phoenix (Arizona), United States. paper 10931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the flexible pipe annulus pH at high CO2 content and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayanne Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxygen on Corrosion and Hydrogen Permeation of Pure iron in the Presence of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de traces d'oxygène sur la corrosion et le chargement en hydrogène dans les aciers en présence d'H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane M. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2017 (JE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France (SCF), Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and pH prediction in the annulus of flexible pipes under high pressure of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charging Conditions and Membrane Thickness on Hydrogen Permeation Through Steel: Thick / Thin Membrane Concepts Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Feaugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cementite tortuosity on hydrogen diffusion in pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gradz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JECH (Journées d'Etude sur la Cinétique Hétérogène)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; acoustic emission analysis coupled with thermogravimetry to study zirconium alloy oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontevraud 8 - Contribution of Materials Investigations and Operating Experience to LWRs’ Safety, Performance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission acoustique couplée à la thermogravimétrie. Application à la corrosion par métal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques du Cefracor JST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cefracor, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conference of the European Working Group on Acoustic Emission (EWGAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society For Non-Destructive testing; European Working Group on ACOUSTIC EMISSION, Sep 2014, Dresden, Germany. pp.Fr.2B.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01091121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating corrosion in sweet gas units : a comparison between laboratory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LRGCC Laurence Reid gas conditioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR European corrosion congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° Journées d'Etude sur la Cinétique Hétérogène (JECH 44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pH Prediction for High Pressure and High Temperature Applications in Oil and Gas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; de l'oxydation à haute température du Zircaloy 4 par couplage thermogravimétrie-émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMReV 2013, Comportement et Ingénierie des Matériaux Réactifs et vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosive environment in the annulus of flexible pipes: pH measurements in confined conditions and under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on NDT of HSNT- IC MINDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athènes, Greece. Session 8 p.8.1 - http://www.hsnt.gr/IC-MINDT-2013/Final%20Conference%20Programme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO2 capture plants - comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of A 38Ni-34Fe-25Cr Steel in Presence of NaCl Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal dusting corrosion studies using thermogravimetric experiment coupled with acoustic emission analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen charging in low alloy steels exposed to H 2 S: impact of CO 2 or N 2 in the gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO 2 capture plants -comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S : Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on Electrochemical Methods in Corrosion Research (EMCR) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Maragogi-Al, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alcanolamines for natural gas treatment - High temperature experiments in lean and rich conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion haute température des aciers réfractaires par le sulfate de sodium lors de la conversion thermochimique de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées d'Etude sur la Cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, LE PUY EN VELAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid gas removal by amine solvents : bridges between CO2 capture and natural gas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment - Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine units for acid gas treatment : a laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen embrittlement induced damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Hydrogen Sulfide Cracking Monitoring by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) - Laboratory testing assessment of low alloy steel linepipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of the uniform corrosion in the annulus of offshore flexible pipelines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrogen permeation in steels : measurements through thick membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine solvents used for the removal of acid gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing coatings : an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen induced cracking damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of CO2 corrosion in the confined environment of flexible pipe annulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International workshop on Application of Electrochemical Techniques to Organic Coatings (AETOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) assessment of low alloy steel linepipe for sour service applications - Laboratory testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three layer polyolefin coatings : how the FBE primer properties govern the long term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of EIS for the monitoring and modelling of multi-layer anticorrosion coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de sélection des primaires d'adhésion pour revêtements tricouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées d'Aix sur la protection cathodique et revêtements associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion experiments for CO2 solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on greenhouse gas control technologies (GHGT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméation de l'hydrogène dans les aciers en milieu sulfhydrique: effets du pH et de la composition du gaz dissous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method combining acoustic emission and thermogravimetry for an improved evaluation of the high temperature corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dascotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet ageing of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a better FBE selection for 3 layer polyolefin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l'origine du pouvoir protecteur anticorrosion de revêtements organiques et sur sa dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie (Paris 6), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001PA066320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04145776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean kittel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8023-1153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean KITTEL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IFP Energies nouvelles - Etablissement de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Physico-chimie et Mécanique Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département Electrochimie et Materiaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rond-point de l'échangeur de Solaize - BP 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">69360 Solaize - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)4 37 70 27 83</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.kittel@ifpen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre Cefracor / EFC / NACE depuis 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR de l'INSA de Lyon, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en électrochimie de l'Université Pierre et Marie Curie (Paris 6), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Matériaux de l'INSA de Lyon, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical Advisor Materials & Corrosion depuis 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche et Chef de Projet Corrosion à IFP Energies nouvelles depuis 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche sur la corrosion et le traitement des eaux à Anjou Recherche (Veolia), 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en corrosion au CEA, 1997-1998</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Response of a Thick and Porous Calcium Carbonate Layer Deposited by Thermal Growth on a Carbon Steel Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.111778. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degraded environmental conditions on the service behavior of a X65 pipeline steel not designed for hydrogen transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vucko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (Part A), pp.1019-1032. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.05.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion challenges towards a sustainable society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Bäßler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.1730 - 1751. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of chemical species on the electrochemical reactions and corrosion product layer of carbon steel in CO 2 aqueous environment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.1152-1167. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation in H2S environments with O2 contamination – Part 3: the impact of acetate-buffered test solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature oxidation evaluation using crystal microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2020.1732122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oxygen contamination on the electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.108302. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study by electrochemical impedance spectroscopy and surface analysis of corrosion product layers formed during CO2 corrosion of low alloy steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.108666. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, Part 2: Impact of H2S Partial Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, 1: Tests on Pure Iron at High H2S Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Belkhadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (11), pp.1192 - 1202. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/2893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near surface pH measurements in aqueous CO2 corrosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 290, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H 2 S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 282, pp.775 - 783. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface versus internal fatigue crack initiation in steel: Influence of mean stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidit Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Persent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (part 3), pp.437-448. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; high temperature oxidation analysis of Zircaloy-4 using acoustic emission coupled with thermogravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 461, pp.365-375. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of Monoethanolamine Adsorption on Hydroxylated Cr2O3 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Diawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (40), pp.22889-22898. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 2: Model of the cathodic reactions on a 316L stainless steel rotating disc electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Grojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in CO 2 Post-Combustion Capture with Alkanolamines – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (5), pp.915 - 929. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), pp.1488-1494. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2014.3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of 38Ni-34Fe-25Cr Alloy in Presence of NaCl Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (5-6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-013-9397-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 1: Characterisation of H2S reduction on a 316L rotating disc electrode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.324-329. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of CO2 on hydrogen evolution and hydrogen permeation in low alloy steels exposed to H2S environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible catastrophic oxidation of a 38Fe-34Ni-25Cr alloy induced by sodium sulphate at low oxygen potential atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alkanolamine used for acid gas removal: From natural gas processing to CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.223--230. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201005847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Amines for CO2 Capture. IV. Degradation, Corrosion, and Quantitative Structure Property Relationship Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (18), pp.6283-6289. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2029877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage analyse thermogravimétrique et émission acoustique pour l'étude de la corrosion haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 279, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00598623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New IFP optimized first generation process for post-combustion carbon capture: HiCapt+™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.1361-1368. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of acoustic emission to the understanding of sulfide stress cracking of low alloy steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (12), pp.3942-3949. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission monitoring of wet H2S cracking of linepipe steels: Application to hydrogen-induced cracking and stress-oriented hydrogen-induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3595097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Procedia The DMX™ process : an original solution for lowering the cost of post-combustion carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Febvre de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.779-786. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet hydrogen sulfide cracking of steel monitoring by acoustic emission: Discrimination of AE sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (20), pp.5534-5542. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4613-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment: Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.1386-1392. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEA units for CO 2 capture: pilot plant studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Idem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tontiwachwuthikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.791 - 797. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved CO2: Quantitative contribution of the buffering effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1433-1440. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Impedance in a Thin-Layer Cell: Experimental and Theoretical Study on a Large-Disk Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp710407a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: An alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of membrane thickness on hydrogen permeation in steels during wet H2S exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (10), pp.788-799. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3278446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kinetic Model for CO2 Corrosion of Steel in Confined Aqueous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (1), pp.C41. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2801349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet aging of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (3), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating–substrate interactions on the corrosion protection: characterisation by impedance spectroscopy of the inner and outer parts of a coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (2), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(02)00221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for the study of organic coatings by EIS. New insights into attached and free films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1-3), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(00)00155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mineral scales on uniform corrosion and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Costa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in bio-fuel production from vegetable and waste oils: Impact of temperature,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aristia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and assessing CO2-SCC on flexible pipe carbon steel armour wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chehuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEG reclaiming systems : impact of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration on localized corrosion of carbon steel in « pseudo-passive state » in a CO2 aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration in solution on localized corrosion of carbon steel in « pseudo-passive » state in a CO2 aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in vegetable oils used for the production of bio-fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen contamination on the protectiveness of corrosion deposits on carbon steel in aqueous media containing CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion evaluation of steels under geothermal CO2 supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Interactions between Hydrogen and Steel in Geothermal Conditions with H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 contamination in SSC / HIC test environments. Impact on test results and discussion on acceptable limits for high H 2 S content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study of iron and steel corrosion in aqueous solutions at various concentrations of dissolved H2S : impact of oxygen contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation of low alloy steel in H2S-containing environments : the effect of test buffer solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EMCR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Pure iron and Hydrogen Permeation in the Presence of H 2 S with O 2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of pure iron and hydrogen permeation in the presence of H2S with O2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACE, Apr 2018, Phoenix (Arizona), United States. paper 10931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of oxygen impact on corrosion and hydrogen permeation of Armco iron in the presence of H 2 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative metallurgies reduce the cost of amine gas treating units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxygen on Corrosion and Hydrogen Permeation of Pure iron in the Presence of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de traces d'oxygène sur la corrosion et le chargement en hydrogène dans les aciers en présence d'H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane M. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2017 (JE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France (SCF), Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the flexible pipe annulus pH at high CO2 content and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayanne Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and pH prediction in the annulus of flexible pipes under high pressure of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charging Conditions and Membrane Thickness on Hydrogen Permeation Through Steel: Thick / Thin Membrane Concepts Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Feaugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cementite tortuosity on hydrogen diffusion in pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gradz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conference of the European Working Group on Acoustic Emission (EWGAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society For Non-Destructive testing; European Working Group on ACOUSTIC EMISSION, Sep 2014, Dresden, Germany. pp.Fr.2B.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01091121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; acoustic emission analysis coupled with thermogravimetry to study zirconium alloy oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontevraud 8 - Contribution of Materials Investigations and Operating Experience to LWRs’ Safety, Performance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission acoustique couplée à la thermogravimétrie. Application à la corrosion par métal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques du Cefracor JST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cefracor, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating corrosion in sweet gas units : a comparison between laboratory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LRGCC Laurence Reid gas conditioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JECH (Journées d'Etude sur la Cinétique Hétérogène)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° Journées d'Etude sur la Cinétique Hétérogène (JECH 44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR European corrosion congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pH Prediction for High Pressure and High Temperature Applications in Oil and Gas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; de l'oxydation à haute température du Zircaloy 4 par couplage thermogravimétrie-émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMReV 2013, Comportement et Ingénierie des Matériaux Réactifs et vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on NDT of HSNT- IC MINDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athènes, Greece. Session 8 p.8.1 - http://www.hsnt.gr/IC-MINDT-2013/Final%20Conference%20Programme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosive environment in the annulus of flexible pipes: pH measurements in confined conditions and under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen charging in low alloy steels exposed to H 2 S: impact of CO 2 or N 2 in the gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO 2 capture plants -comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S : Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on Electrochemical Methods in Corrosion Research (EMCR) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Maragogi-Al, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO2 capture plants - comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of A 38Ni-34Fe-25Cr Steel in Presence of NaCl Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal dusting corrosion studies using thermogravimetric experiment coupled with acoustic emission analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alcanolamines for natural gas treatment - High temperature experiments in lean and rich conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid gas removal by amine solvents : bridges between CO2 capture and natural gas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion haute température des aciers réfractaires par le sulfate de sodium lors de la conversion thermochimique de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées d'Etude sur la Cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, LE PUY EN VELAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment - Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine units for acid gas treatment : a laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of the uniform corrosion in the annulus of offshore flexible pipelines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Hydrogen Sulfide Cracking Monitoring by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) - Laboratory testing assessment of low alloy steel linepipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrogen permeation in steels : measurements through thick membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine solvents used for the removal of acid gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen embrittlement induced damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) assessment of low alloy steel linepipe for sour service applications - Laboratory testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International workshop on Application of Electrochemical Techniques to Organic Coatings (AETOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three layer polyolefin coatings : how the FBE primer properties govern the long term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen induced cracking damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing coatings : an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of CO2 corrosion in the confined environment of flexible pipe annulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion experiments for CO2 solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on greenhouse gas control technologies (GHGT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de sélection des primaires d'adhésion pour revêtements tricouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées d'Aix sur la protection cathodique et revêtements associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméation de l'hydrogène dans les aciers en milieu sulfhydrique: effets du pH et de la composition du gaz dissous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method combining acoustic emission and thermogravimetry for an improved evaluation of the high temperature corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dascotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of EIS for the monitoring and modelling of multi-layer anticorrosion coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a better FBE selection for 3 layer polyolefin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet ageing of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l'origine du pouvoir protecteur anticorrosion de revêtements organiques et sur sa dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie (Paris 6), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001PA066320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04145776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06B9C543"/>
+    <w:nsid w:val="EFC54A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-kittel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8023-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.jean.kittel@ifpen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04516358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Joshi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sagnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropital" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04431257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vucko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bender" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mills" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ritter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph B&#228;&#223;ler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendibide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02539436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Trueba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1732122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02468028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Sutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108302" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02157852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R Joshi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01888527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duret-Thual" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Belkhadiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/2893" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01989425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01836251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.06.052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Gaur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Persent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.08.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Haj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Diawara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3332" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017493v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grojean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.133" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plennevaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9397-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-352RZ915-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.10.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plennevaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.10.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201005847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9LJKCPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lepaumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2029877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00598623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Bouillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smanio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3595097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Febvre de Nailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Smanio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4613-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3RLBPN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.11.044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gelowitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tontiwachwuthikul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boughrara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tribollet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sutter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710407a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NQXLJZCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2008.03.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Remita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Eliane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.12.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9R28MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3278446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Longaygue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2801349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gimenez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2007.02.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV62NLCR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(02)00221-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TQRLG82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04247311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Celati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(00)00155-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD5PGDRT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04915681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Andari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fernandes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fernandes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chehuan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desamais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quinio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545378v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462500v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462563v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Perdu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laborie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Deffo-Ayagou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04072894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanne Menezes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Taravel-Condat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane M. Sutter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097833v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cournil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108996v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01091121v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976948v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103957v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108993v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00977058v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Forot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desamais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811933v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464636v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850193v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474931v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475450v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fregonese" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464648v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475457v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464645v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475472v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fleury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Laborie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609359v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475519v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bosch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475537v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475533v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475507v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475573v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475581v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475569v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475549v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Grenier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475694v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475701v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475658v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dascotte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066320" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-kittel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8023-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.jean.kittel@ifpen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04516358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Joshi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sagnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropital" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04431257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vucko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bender" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mills" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ritter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph B&#228;&#223;ler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendibide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02539436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Trueba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1732122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02468028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Sutter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02157852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R Joshi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01888527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duret-Thual" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Belkhadiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/2893" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01989425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01836251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.06.052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Gaur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Persent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.08.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Haj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Diawara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017493v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grojean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3332" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plennevaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9397-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-352RZ915-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plennevaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.10.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201005847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9LJKCPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lepaumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2029877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00598623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Bouillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smanio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3595097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Febvre de Nailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Smanio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4613-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3RLBPN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.11.044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gelowitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tontiwachwuthikul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Remita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Eliane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.12.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9R28MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boughrara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tribollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sutter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710407a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NQXLJZCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420596v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2008.03.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3278446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Longaygue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2801349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gimenez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2007.02.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV62NLCR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(02)00221-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TQRLG82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04247311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Celati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(00)00155-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD5PGDRT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04915681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Andari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fernandes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chehuan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desamais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545304v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quinio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fernandes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462524v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Deffo-Ayagou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04072894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Perdu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laborie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane M. Sutter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanne Menezes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Taravel-Condat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01091121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cournil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103957v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103936v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475439v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desamais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00977058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Forot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850193v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fregonese" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475450v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474924v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475472v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fleury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Laborie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bosch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475533v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475646v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Grenier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475658v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dascotte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475716v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066320" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>