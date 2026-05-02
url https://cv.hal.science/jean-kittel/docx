--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean kittel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8023-1153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean KITTEL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IFP Energies nouvelles - Etablissement de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Physico-chimie et Mécanique Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département Electrochimie et Materiaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rond-point de l'échangeur de Solaize - BP 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">69360 Solaize - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)4 37 70 27 83</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.kittel@ifpen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre Cefracor / EFC / NACE depuis 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR de l'INSA de Lyon, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en électrochimie de l'Université Pierre et Marie Curie (Paris 6), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Matériaux de l'INSA de Lyon, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical Advisor Materials & Corrosion depuis 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche et Chef de Projet Corrosion à IFP Energies nouvelles depuis 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche sur la corrosion et le traitement des eaux à Anjou Recherche (Veolia), 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en corrosion au CEA, 1997-1998</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Response of a Thick and Porous Calcium Carbonate Layer Deposited by Thermal Growth on a Carbon Steel Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.111778. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degraded environmental conditions on the service behavior of a X65 pipeline steel not designed for hydrogen transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vucko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (Part A), pp.1019-1032. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.05.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion challenges towards a sustainable society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Bäßler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.1730 - 1751. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of chemical species on the electrochemical reactions and corrosion product layer of carbon steel in CO 2 aqueous environment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.1152-1167. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation in H2S environments with O2 contamination – Part 3: the impact of acetate-buffered test solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature oxidation evaluation using crystal microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2020.1732122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oxygen contamination on the electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.108302. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study by electrochemical impedance spectroscopy and surface analysis of corrosion product layers formed during CO2 corrosion of low alloy steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.108666. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, Part 2: Impact of H2S Partial Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, 1: Tests on Pure Iron at High H2S Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Belkhadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (11), pp.1192 - 1202. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/2893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near surface pH measurements in aqueous CO2 corrosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 290, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H 2 S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 282, pp.775 - 783. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface versus internal fatigue crack initiation in steel: Influence of mean stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidit Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Persent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (part 3), pp.437-448. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; high temperature oxidation analysis of Zircaloy-4 using acoustic emission coupled with thermogravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 461, pp.365-375. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of Monoethanolamine Adsorption on Hydroxylated Cr2O3 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Diawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (40), pp.22889-22898. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 2: Model of the cathodic reactions on a 316L stainless steel rotating disc electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Grojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in CO 2 Post-Combustion Capture with Alkanolamines – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (5), pp.915 - 929. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), pp.1488-1494. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2014.3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of 38Ni-34Fe-25Cr Alloy in Presence of NaCl Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (5-6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-013-9397-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 1: Characterisation of H2S reduction on a 316L rotating disc electrode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.324-329. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of CO2 on hydrogen evolution and hydrogen permeation in low alloy steels exposed to H2S environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible catastrophic oxidation of a 38Fe-34Ni-25Cr alloy induced by sodium sulphate at low oxygen potential atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alkanolamine used for acid gas removal: From natural gas processing to CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.223--230. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201005847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Amines for CO2 Capture. IV. Degradation, Corrosion, and Quantitative Structure Property Relationship Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (18), pp.6283-6289. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2029877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage analyse thermogravimétrique et émission acoustique pour l'étude de la corrosion haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 279, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00598623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New IFP optimized first generation process for post-combustion carbon capture: HiCapt+™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.1361-1368. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of acoustic emission to the understanding of sulfide stress cracking of low alloy steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (12), pp.3942-3949. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission monitoring of wet H2S cracking of linepipe steels: Application to hydrogen-induced cracking and stress-oriented hydrogen-induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3595097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Procedia The DMX™ process : an original solution for lowering the cost of post-combustion carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Febvre de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.779-786. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet hydrogen sulfide cracking of steel monitoring by acoustic emission: Discrimination of AE sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (20), pp.5534-5542. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4613-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment: Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.1386-1392. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEA units for CO 2 capture: pilot plant studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Idem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tontiwachwuthikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.791 - 797. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved CO2: Quantitative contribution of the buffering effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1433-1440. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Impedance in a Thin-Layer Cell: Experimental and Theoretical Study on a Large-Disk Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp710407a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: An alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of membrane thickness on hydrogen permeation in steels during wet H2S exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (10), pp.788-799. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3278446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kinetic Model for CO2 Corrosion of Steel in Confined Aqueous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (1), pp.C41. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2801349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet aging of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (3), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating–substrate interactions on the corrosion protection: characterisation by impedance spectroscopy of the inner and outer parts of a coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (2), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(02)00221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for the study of organic coatings by EIS. New insights into attached and free films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1-3), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(00)00155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mineral scales on uniform corrosion and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Costa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in bio-fuel production from vegetable and waste oils: Impact of temperature,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aristia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and assessing CO2-SCC on flexible pipe carbon steel armour wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chehuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEG reclaiming systems : impact of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration on localized corrosion of carbon steel in « pseudo-passive state » in a CO2 aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration in solution on localized corrosion of carbon steel in « pseudo-passive » state in a CO2 aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in vegetable oils used for the production of bio-fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen contamination on the protectiveness of corrosion deposits on carbon steel in aqueous media containing CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion evaluation of steels under geothermal CO2 supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Interactions between Hydrogen and Steel in Geothermal Conditions with H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 contamination in SSC / HIC test environments. Impact on test results and discussion on acceptable limits for high H 2 S content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study of iron and steel corrosion in aqueous solutions at various concentrations of dissolved H2S : impact of oxygen contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation of low alloy steel in H2S-containing environments : the effect of test buffer solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EMCR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Pure iron and Hydrogen Permeation in the Presence of H 2 S with O 2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of pure iron and hydrogen permeation in the presence of H2S with O2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACE, Apr 2018, Phoenix (Arizona), United States. paper 10931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of oxygen impact on corrosion and hydrogen permeation of Armco iron in the presence of H 2 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative metallurgies reduce the cost of amine gas treating units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxygen on Corrosion and Hydrogen Permeation of Pure iron in the Presence of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de traces d'oxygène sur la corrosion et le chargement en hydrogène dans les aciers en présence d'H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane M. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2017 (JE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France (SCF), Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the flexible pipe annulus pH at high CO2 content and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayanne Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and pH prediction in the annulus of flexible pipes under high pressure of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charging Conditions and Membrane Thickness on Hydrogen Permeation Through Steel: Thick / Thin Membrane Concepts Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Feaugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cementite tortuosity on hydrogen diffusion in pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gradz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conference of the European Working Group on Acoustic Emission (EWGAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society For Non-Destructive testing; European Working Group on ACOUSTIC EMISSION, Sep 2014, Dresden, Germany. pp.Fr.2B.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01091121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; acoustic emission analysis coupled with thermogravimetry to study zirconium alloy oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontevraud 8 - Contribution of Materials Investigations and Operating Experience to LWRs’ Safety, Performance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission acoustique couplée à la thermogravimétrie. Application à la corrosion par métal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques du Cefracor JST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cefracor, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating corrosion in sweet gas units : a comparison between laboratory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LRGCC Laurence Reid gas conditioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JECH (Journées d'Etude sur la Cinétique Hétérogène)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° Journées d'Etude sur la Cinétique Hétérogène (JECH 44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR European corrosion congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pH Prediction for High Pressure and High Temperature Applications in Oil and Gas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; de l'oxydation à haute température du Zircaloy 4 par couplage thermogravimétrie-émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMReV 2013, Comportement et Ingénierie des Matériaux Réactifs et vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on NDT of HSNT- IC MINDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athènes, Greece. Session 8 p.8.1 - http://www.hsnt.gr/IC-MINDT-2013/Final%20Conference%20Programme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosive environment in the annulus of flexible pipes: pH measurements in confined conditions and under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen charging in low alloy steels exposed to H 2 S: impact of CO 2 or N 2 in the gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO 2 capture plants -comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S : Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on Electrochemical Methods in Corrosion Research (EMCR) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Maragogi-Al, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO2 capture plants - comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of A 38Ni-34Fe-25Cr Steel in Presence of NaCl Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal dusting corrosion studies using thermogravimetric experiment coupled with acoustic emission analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alcanolamines for natural gas treatment - High temperature experiments in lean and rich conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid gas removal by amine solvents : bridges between CO2 capture and natural gas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion haute température des aciers réfractaires par le sulfate de sodium lors de la conversion thermochimique de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées d'Etude sur la Cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, LE PUY EN VELAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment - Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine units for acid gas treatment : a laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of the uniform corrosion in the annulus of offshore flexible pipelines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Hydrogen Sulfide Cracking Monitoring by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) - Laboratory testing assessment of low alloy steel linepipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrogen permeation in steels : measurements through thick membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine solvents used for the removal of acid gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen embrittlement induced damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) assessment of low alloy steel linepipe for sour service applications - Laboratory testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International workshop on Application of Electrochemical Techniques to Organic Coatings (AETOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three layer polyolefin coatings : how the FBE primer properties govern the long term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen induced cracking damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing coatings : an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of CO2 corrosion in the confined environment of flexible pipe annulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion experiments for CO2 solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on greenhouse gas control technologies (GHGT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de sélection des primaires d'adhésion pour revêtements tricouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées d'Aix sur la protection cathodique et revêtements associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméation de l'hydrogène dans les aciers en milieu sulfhydrique: effets du pH et de la composition du gaz dissous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method combining acoustic emission and thermogravimetry for an improved evaluation of the high temperature corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dascotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of EIS for the monitoring and modelling of multi-layer anticorrosion coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a better FBE selection for 3 layer polyolefin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet ageing of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l'origine du pouvoir protecteur anticorrosion de revêtements organiques et sur sa dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie (Paris 6), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001PA066320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04145776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean kittel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8023-1153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean KITTEL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IFP Energies nouvelles - Etablissement de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Physico-chimie et Mécanique Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département Electrochimie et Materiaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rond-point de l'échangeur de Solaize - BP 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">69360 Solaize - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)4 37 70 27 83</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.kittel@ifpen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre Cefracor / EFC / NACE depuis 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR de l'INSA de Lyon, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en électrochimie de l'Université Pierre et Marie Curie (Paris 6), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Matériaux de l'INSA de Lyon, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical Advisor Materials & Corrosion depuis 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche et Chef de Projet Corrosion à IFP Energies nouvelles depuis 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche sur la corrosion et le traitement des eaux à Anjou Recherche (Veolia), 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en corrosion au CEA, 1997-1998</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Response of a Thick and Porous Calcium Carbonate Layer Deposited by Thermal Growth on a Carbon Steel Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.111778. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degraded environmental conditions on the service behavior of a X65 pipeline steel not designed for hydrogen transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vucko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (Part A), pp.1019-1032. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.05.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion challenges towards a sustainable society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Bäßler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.1730 - 1751. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of chemical species on the electrochemical reactions and corrosion product layer of carbon steel in CO 2 aqueous environment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.1152-1167. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation in H2S environments with O2 contamination – Part 3: the impact of acetate-buffered test solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature oxidation evaluation using crystal microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2020.1732122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oxygen contamination on the electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.108302. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study by electrochemical impedance spectroscopy and surface analysis of corrosion product layers formed during CO2 corrosion of low alloy steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.108666. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, Part 2: Impact of H2S Partial Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near surface pH measurements in aqueous CO2 corrosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 290, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, 1: Tests on Pure Iron at High H2S Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Belkhadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (11), pp.1192 - 1202. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/2893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H 2 S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 282, pp.775 - 783. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface versus internal fatigue crack initiation in steel: Influence of mean stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidit Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Persent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (part 3), pp.437-448. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; high temperature oxidation analysis of Zircaloy-4 using acoustic emission coupled with thermogravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 461, pp.365-375. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of Monoethanolamine Adsorption on Hydroxylated Cr2O3 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Diawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (40), pp.22889-22898. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 2: Model of the cathodic reactions on a 316L stainless steel rotating disc electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Grojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in CO 2 Post-Combustion Capture with Alkanolamines – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (5), pp.915 - 929. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), pp.1488-1494. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2014.3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of 38Ni-34Fe-25Cr Alloy in Presence of NaCl Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (5-6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-013-9397-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 1: Characterisation of H2S reduction on a 316L rotating disc electrode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.324-329. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of CO2 on hydrogen evolution and hydrogen permeation in low alloy steels exposed to H2S environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible catastrophic oxidation of a 38Fe-34Ni-25Cr alloy induced by sodium sulphate at low oxygen potential atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alkanolamine used for acid gas removal: From natural gas processing to CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.223--230. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201005847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Amines for CO2 Capture. IV. Degradation, Corrosion, and Quantitative Structure Property Relationship Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (18), pp.6283-6289. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2029877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New IFP optimized first generation process for post-combustion carbon capture: HiCapt+™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.1361-1368. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage analyse thermogravimétrique et émission acoustique pour l'étude de la corrosion haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 279, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00598623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of acoustic emission to the understanding of sulfide stress cracking of low alloy steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (12), pp.3942-3949. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission monitoring of wet H2S cracking of linepipe steels: Application to hydrogen-induced cracking and stress-oriented hydrogen-induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3595097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Procedia The DMX™ process : an original solution for lowering the cost of post-combustion carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Febvre de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.779-786. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment: Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.1386-1392. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet hydrogen sulfide cracking of steel monitoring by acoustic emission: Discrimination of AE sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (20), pp.5534-5542. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4613-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEA units for CO 2 capture: pilot plant studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Idem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tontiwachwuthikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.791 - 797. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved CO2: Quantitative contribution of the buffering effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1433-1440. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: An alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Impedance in a Thin-Layer Cell: Experimental and Theoretical Study on a Large-Disk Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp710407a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of membrane thickness on hydrogen permeation in steels during wet H2S exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (10), pp.788-799. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3278446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kinetic Model for CO2 Corrosion of Steel in Confined Aqueous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (1), pp.C41. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2801349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet aging of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (3), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating–substrate interactions on the corrosion protection: characterisation by impedance spectroscopy of the inner and outer parts of a coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (2), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(02)00221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for the study of organic coatings by EIS. New insights into attached and free films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1-3), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(00)00155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mineral scales on uniform corrosion and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Costa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in bio-fuel production from vegetable and waste oils: Impact of temperature,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aristia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEG reclaiming systems : impact of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and assessing CO2-SCC on flexible pipe carbon steel armour wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chehuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration on localized corrosion of carbon steel in « pseudo-passive state » in a CO2 aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration in solution on localized corrosion of carbon steel in « pseudo-passive » state in a CO2 aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in vegetable oils used for the production of bio-fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen contamination on the protectiveness of corrosion deposits on carbon steel in aqueous media containing CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion evaluation of steels under geothermal CO2 supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Interactions between Hydrogen and Steel in Geothermal Conditions with H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 contamination in SSC / HIC test environments. Impact on test results and discussion on acceptable limits for high H 2 S content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study of iron and steel corrosion in aqueous solutions at various concentrations of dissolved H2S : impact of oxygen contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation of low alloy steel in H2S-containing environments : the effect of test buffer solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EMCR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Pure iron and Hydrogen Permeation in the Presence of H 2 S with O 2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of pure iron and hydrogen permeation in the presence of H2S with O2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACE, Apr 2018, Phoenix (Arizona), United States. paper 10931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of oxygen impact on corrosion and hydrogen permeation of Armco iron in the presence of H 2 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative metallurgies reduce the cost of amine gas treating units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxygen on Corrosion and Hydrogen Permeation of Pure iron in the Presence of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de traces d'oxygène sur la corrosion et le chargement en hydrogène dans les aciers en présence d'H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane M. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2017 (JE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France (SCF), Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the flexible pipe annulus pH at high CO2 content and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayanne Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and pH prediction in the annulus of flexible pipes under high pressure of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charging Conditions and Membrane Thickness on Hydrogen Permeation Through Steel: Thick / Thin Membrane Concepts Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Feaugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cementite tortuosity on hydrogen diffusion in pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gradz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conference of the European Working Group on Acoustic Emission (EWGAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society For Non-Destructive testing; European Working Group on ACOUSTIC EMISSION, Sep 2014, Dresden, Germany. pp.Fr.2B.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01091121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; acoustic emission analysis coupled with thermogravimetry to study zirconium alloy oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontevraud 8 - Contribution of Materials Investigations and Operating Experience to LWRs’ Safety, Performance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission acoustique couplée à la thermogravimétrie. Application à la corrosion par métal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques du Cefracor JST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cefracor, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating corrosion in sweet gas units : a comparison between laboratory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LRGCC Laurence Reid gas conditioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JECH (Journées d'Etude sur la Cinétique Hétérogène)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° Journées d'Etude sur la Cinétique Hétérogène (JECH 44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR European corrosion congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pH Prediction for High Pressure and High Temperature Applications in Oil and Gas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; de l'oxydation à haute température du Zircaloy 4 par couplage thermogravimétrie-émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMReV 2013, Comportement et Ingénierie des Matériaux Réactifs et vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on NDT of HSNT- IC MINDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athènes, Greece. Session 8 p.8.1 - http://www.hsnt.gr/IC-MINDT-2013/Final%20Conference%20Programme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosive environment in the annulus of flexible pipes: pH measurements in confined conditions and under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen charging in low alloy steels exposed to H 2 S: impact of CO 2 or N 2 in the gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO 2 capture plants -comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on Electrochemical Methods in Corrosion Research (EMCR) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Maragogi-Al, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S : Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO2 capture plants - comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of A 38Ni-34Fe-25Cr Steel in Presence of NaCl Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal dusting corrosion studies using thermogravimetric experiment coupled with acoustic emission analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alcanolamines for natural gas treatment - High temperature experiments in lean and rich conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid gas removal by amine solvents : bridges between CO2 capture and natural gas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion haute température des aciers réfractaires par le sulfate de sodium lors de la conversion thermochimique de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées d'Etude sur la Cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, LE PUY EN VELAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment - Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine units for acid gas treatment : a laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of the uniform corrosion in the annulus of offshore flexible pipelines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) - Laboratory testing assessment of low alloy steel linepipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Hydrogen Sulfide Cracking Monitoring by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrogen permeation in steels : measurements through thick membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine solvents used for the removal of acid gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen embrittlement induced damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) assessment of low alloy steel linepipe for sour service applications - Laboratory testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International workshop on Application of Electrochemical Techniques to Organic Coatings (AETOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three layer polyolefin coatings : how the FBE primer properties govern the long term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen induced cracking damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing coatings : an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of CO2 corrosion in the confined environment of flexible pipe annulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion experiments for CO2 solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on greenhouse gas control technologies (GHGT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de sélection des primaires d'adhésion pour revêtements tricouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées d'Aix sur la protection cathodique et revêtements associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method combining acoustic emission and thermogravimetry for an improved evaluation of the high temperature corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dascotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméation de l'hydrogène dans les aciers en milieu sulfhydrique: effets du pH et de la composition du gaz dissous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of EIS for the monitoring and modelling of multi-layer anticorrosion coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a better FBE selection for 3 layer polyolefin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet ageing of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l'origine du pouvoir protecteur anticorrosion de revêtements organiques et sur sa dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie (Paris 6), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001PA066320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04145776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFC54A72"/>
+    <w:nsid w:val="722A590D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-kittel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8023-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.jean.kittel@ifpen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04516358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Joshi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sagnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropital" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04431257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vucko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bender" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mills" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ritter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph B&#228;&#223;ler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendibide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02539436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Trueba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1732122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02468028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Sutter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02157852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R Joshi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01888527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duret-Thual" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Belkhadiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/2893" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01989425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01836251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.06.052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Gaur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Persent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.08.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Haj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Diawara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017493v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grojean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3332" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plennevaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9397-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-352RZ915-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plennevaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.10.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201005847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9LJKCPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lepaumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2029877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00598623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Bouillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smanio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3595097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Febvre de Nailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Smanio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4613-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3RLBPN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.11.044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gelowitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tontiwachwuthikul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Remita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Eliane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.12.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9R28MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boughrara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tribollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sutter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710407a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NQXLJZCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420596v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2008.03.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3278446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Longaygue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2801349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gimenez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2007.02.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV62NLCR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(02)00221-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TQRLG82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04247311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Celati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(00)00155-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD5PGDRT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04915681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Andari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fernandes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chehuan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desamais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545304v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quinio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fernandes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462524v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Deffo-Ayagou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04072894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Perdu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laborie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane M. Sutter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanne Menezes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Taravel-Condat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01091121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cournil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103957v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103936v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475439v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desamais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00977058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Forot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850193v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fregonese" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475450v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474924v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475472v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fleury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Laborie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bosch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475533v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475646v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Grenier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475658v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dascotte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475716v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066320" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-kittel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8023-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.jean.kittel@ifpen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04516358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Joshi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sagnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropital" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04431257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vucko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bender" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mills" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ritter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph B&#228;&#223;ler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendibide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02539436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Trueba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1732122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02468028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Sutter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02157852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R Joshi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01989425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01888527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duret-Thual" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Belkhadiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/2893" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01836251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.06.052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Gaur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Persent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.08.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Haj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Diawara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017493v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grojean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3332" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plennevaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9397-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-352RZ915-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plennevaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.10.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201005847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9LJKCPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lepaumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2029877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Bouillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00598623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smanio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3595097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Febvre de Nailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.11.044" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Smanio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4613-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3RLBPN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gelowitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tontiwachwuthikul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Remita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Eliane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.12.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9R28MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420596v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2008.03.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boughrara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tribollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sutter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710407a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NQXLJZCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3278446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Longaygue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2801349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gimenez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2007.02.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV62NLCR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(02)00221-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TQRLG82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04247311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Celati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(00)00155-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD5PGDRT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04915681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Andari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fernandes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545304v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quinio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chehuan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desamais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fernandes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462524v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Deffo-Ayagou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04072894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Perdu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laborie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane M. Sutter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanne Menezes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Taravel-Condat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01091121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cournil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103957v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103936v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desamais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811933v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00977058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Forot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850193v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fregonese" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475450v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475457v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474924v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475472v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fleury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Laborie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475529v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bosch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475533v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475646v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Grenier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475658v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dascotte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475701v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475716v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066320" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>