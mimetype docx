--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean kittel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8023-1153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean KITTEL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IFP Energies nouvelles - Etablissement de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Physico-chimie et Mécanique Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département Electrochimie et Materiaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rond-point de l'échangeur de Solaize - BP 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">69360 Solaize - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)4 37 70 27 83</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.kittel@ifpen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre Cefracor / EFC / NACE depuis 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR de l'INSA de Lyon, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en électrochimie de l'Université Pierre et Marie Curie (Paris 6), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Matériaux de l'INSA de Lyon, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical Advisor Materials & Corrosion depuis 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche et Chef de Projet Corrosion à IFP Energies nouvelles depuis 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche sur la corrosion et le traitement des eaux à Anjou Recherche (Veolia), 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en corrosion au CEA, 1997-1998</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Response of a Thick and Porous Calcium Carbonate Layer Deposited by Thermal Growth on a Carbon Steel Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.111778. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degraded environmental conditions on the service behavior of a X65 pipeline steel not designed for hydrogen transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vucko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (Part A), pp.1019-1032. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.05.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion challenges towards a sustainable society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Bäßler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.1730 - 1751. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of chemical species on the electrochemical reactions and corrosion product layer of carbon steel in CO 2 aqueous environment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.1152-1167. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation in H2S environments with O2 contamination – Part 3: the impact of acetate-buffered test solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature oxidation evaluation using crystal microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2020.1732122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oxygen contamination on the electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.108302. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study by electrochemical impedance spectroscopy and surface analysis of corrosion product layers formed during CO2 corrosion of low alloy steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.108666. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, Part 2: Impact of H2S Partial Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near surface pH measurements in aqueous CO2 corrosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 290, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, 1: Tests on Pure Iron at High H2S Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Belkhadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (11), pp.1192 - 1202. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/2893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H 2 S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 282, pp.775 - 783. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface versus internal fatigue crack initiation in steel: Influence of mean stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidit Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Persent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (part 3), pp.437-448. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; high temperature oxidation analysis of Zircaloy-4 using acoustic emission coupled with thermogravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 461, pp.365-375. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of Monoethanolamine Adsorption on Hydroxylated Cr2O3 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Diawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (40), pp.22889-22898. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 2: Model of the cathodic reactions on a 316L stainless steel rotating disc electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Grojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in CO 2 Post-Combustion Capture with Alkanolamines – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (5), pp.915 - 929. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), pp.1488-1494. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2014.3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of 38Ni-34Fe-25Cr Alloy in Presence of NaCl Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (5-6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-013-9397-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 1: Characterisation of H2S reduction on a 316L rotating disc electrode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.324-329. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of CO2 on hydrogen evolution and hydrogen permeation in low alloy steels exposed to H2S environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible catastrophic oxidation of a 38Fe-34Ni-25Cr alloy induced by sodium sulphate at low oxygen potential atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alkanolamine used for acid gas removal: From natural gas processing to CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.223--230. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201005847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Amines for CO2 Capture. IV. Degradation, Corrosion, and Quantitative Structure Property Relationship Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (18), pp.6283-6289. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2029877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New IFP optimized first generation process for post-combustion carbon capture: HiCapt+™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.1361-1368. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage analyse thermogravimétrique et émission acoustique pour l'étude de la corrosion haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 279, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00598623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of acoustic emission to the understanding of sulfide stress cracking of low alloy steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (12), pp.3942-3949. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission monitoring of wet H2S cracking of linepipe steels: Application to hydrogen-induced cracking and stress-oriented hydrogen-induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3595097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Procedia The DMX™ process : an original solution for lowering the cost of post-combustion carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Febvre de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.779-786. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment: Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.1386-1392. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet hydrogen sulfide cracking of steel monitoring by acoustic emission: Discrimination of AE sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (20), pp.5534-5542. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4613-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEA units for CO 2 capture: pilot plant studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Idem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tontiwachwuthikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.791 - 797. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved CO2: Quantitative contribution of the buffering effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1433-1440. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: An alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Impedance in a Thin-Layer Cell: Experimental and Theoretical Study on a Large-Disk Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp710407a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of membrane thickness on hydrogen permeation in steels during wet H2S exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (10), pp.788-799. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3278446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kinetic Model for CO2 Corrosion of Steel in Confined Aqueous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (1), pp.C41. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2801349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet aging of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (3), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating–substrate interactions on the corrosion protection: characterisation by impedance spectroscopy of the inner and outer parts of a coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (2), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(02)00221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for the study of organic coatings by EIS. New insights into attached and free films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1-3), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(00)00155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mineral scales on uniform corrosion and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Costa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in bio-fuel production from vegetable and waste oils: Impact of temperature,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aristia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEG reclaiming systems : impact of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and assessing CO2-SCC on flexible pipe carbon steel armour wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chehuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration on localized corrosion of carbon steel in « pseudo-passive state » in a CO2 aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration in solution on localized corrosion of carbon steel in « pseudo-passive » state in a CO2 aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in vegetable oils used for the production of bio-fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen contamination on the protectiveness of corrosion deposits on carbon steel in aqueous media containing CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion evaluation of steels under geothermal CO2 supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Interactions between Hydrogen and Steel in Geothermal Conditions with H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 contamination in SSC / HIC test environments. Impact on test results and discussion on acceptable limits for high H 2 S content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study of iron and steel corrosion in aqueous solutions at various concentrations of dissolved H2S : impact of oxygen contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation of low alloy steel in H2S-containing environments : the effect of test buffer solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EMCR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Pure iron and Hydrogen Permeation in the Presence of H 2 S with O 2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of pure iron and hydrogen permeation in the presence of H2S with O2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACE, Apr 2018, Phoenix (Arizona), United States. paper 10931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of oxygen impact on corrosion and hydrogen permeation of Armco iron in the presence of H 2 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative metallurgies reduce the cost of amine gas treating units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxygen on Corrosion and Hydrogen Permeation of Pure iron in the Presence of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de traces d'oxygène sur la corrosion et le chargement en hydrogène dans les aciers en présence d'H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane M. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2017 (JE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France (SCF), Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the flexible pipe annulus pH at high CO2 content and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayanne Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and pH prediction in the annulus of flexible pipes under high pressure of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charging Conditions and Membrane Thickness on Hydrogen Permeation Through Steel: Thick / Thin Membrane Concepts Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Feaugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cementite tortuosity on hydrogen diffusion in pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gradz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conference of the European Working Group on Acoustic Emission (EWGAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society For Non-Destructive testing; European Working Group on ACOUSTIC EMISSION, Sep 2014, Dresden, Germany. pp.Fr.2B.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01091121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; acoustic emission analysis coupled with thermogravimetry to study zirconium alloy oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontevraud 8 - Contribution of Materials Investigations and Operating Experience to LWRs’ Safety, Performance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission acoustique couplée à la thermogravimétrie. Application à la corrosion par métal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques du Cefracor JST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cefracor, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating corrosion in sweet gas units : a comparison between laboratory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LRGCC Laurence Reid gas conditioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JECH (Journées d'Etude sur la Cinétique Hétérogène)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° Journées d'Etude sur la Cinétique Hétérogène (JECH 44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR European corrosion congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pH Prediction for High Pressure and High Temperature Applications in Oil and Gas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; de l'oxydation à haute température du Zircaloy 4 par couplage thermogravimétrie-émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMReV 2013, Comportement et Ingénierie des Matériaux Réactifs et vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on NDT of HSNT- IC MINDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athènes, Greece. Session 8 p.8.1 - http://www.hsnt.gr/IC-MINDT-2013/Final%20Conference%20Programme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosive environment in the annulus of flexible pipes: pH measurements in confined conditions and under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen charging in low alloy steels exposed to H 2 S: impact of CO 2 or N 2 in the gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO 2 capture plants -comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on Electrochemical Methods in Corrosion Research (EMCR) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Maragogi-Al, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S : Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO2 capture plants - comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of A 38Ni-34Fe-25Cr Steel in Presence of NaCl Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal dusting corrosion studies using thermogravimetric experiment coupled with acoustic emission analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alcanolamines for natural gas treatment - High temperature experiments in lean and rich conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid gas removal by amine solvents : bridges between CO2 capture and natural gas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion haute température des aciers réfractaires par le sulfate de sodium lors de la conversion thermochimique de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées d'Etude sur la Cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, LE PUY EN VELAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment - Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine units for acid gas treatment : a laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of the uniform corrosion in the annulus of offshore flexible pipelines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) - Laboratory testing assessment of low alloy steel linepipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Hydrogen Sulfide Cracking Monitoring by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrogen permeation in steels : measurements through thick membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine solvents used for the removal of acid gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen embrittlement induced damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) assessment of low alloy steel linepipe for sour service applications - Laboratory testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International workshop on Application of Electrochemical Techniques to Organic Coatings (AETOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three layer polyolefin coatings : how the FBE primer properties govern the long term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen induced cracking damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing coatings : an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of CO2 corrosion in the confined environment of flexible pipe annulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion experiments for CO2 solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on greenhouse gas control technologies (GHGT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de sélection des primaires d'adhésion pour revêtements tricouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées d'Aix sur la protection cathodique et revêtements associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method combining acoustic emission and thermogravimetry for an improved evaluation of the high temperature corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dascotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméation de l'hydrogène dans les aciers en milieu sulfhydrique: effets du pH et de la composition du gaz dissous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of EIS for the monitoring and modelling of multi-layer anticorrosion coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a better FBE selection for 3 layer polyolefin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet ageing of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l'origine du pouvoir protecteur anticorrosion de revêtements organiques et sur sa dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie (Paris 6), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001PA066320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04145776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean kittel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8023-1153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean KITTEL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IFP Energies nouvelles - Etablissement de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Physico-chimie et Mécanique Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département Electrochimie et Materiaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rond-point de l'échangeur de Solaize - BP 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">69360 Solaize - France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)4 37 70 27 83</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.kittel@ifpen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre Cefracor / EFC / NACE depuis 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR de l'INSA de Lyon, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en électrochimie de l'Université Pierre et Marie Curie (Paris 6), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Matériaux de l'INSA de Lyon, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical Advisor Materials & Corrosion depuis 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche et Chef de Projet Corrosion à IFP Energies nouvelles depuis 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche sur la corrosion et le traitement des eaux à Anjou Recherche (Veolia), 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en corrosion au CEA, 1997-1998</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Response of a Thick and Porous Calcium Carbonate Layer Deposited by Thermal Growth on a Carbon Steel Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.111778. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degraded environmental conditions on the service behavior of a X65 pipeline steel not designed for hydrogen transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vucko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (Part A), pp.1019-1032. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.05.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion challenges towards a sustainable society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Bäßler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.1730 - 1751. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202213140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of chemical species on the electrochemical reactions and corrosion product layer of carbon steel in CO 2 aqueous environment: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.1152-1167. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.202012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation in H2S environments with O2 contamination – Part 3: the impact of acetate-buffered test solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature oxidation evaluation using crystal microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2020.1732122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oxygen contamination on the electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.108302. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study by electrochemical impedance spectroscopy and surface analysis of corrosion product layers formed during CO2 corrosion of low alloy steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.108666. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, Part 2: Impact of H2S Partial Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near surface pH measurements in aqueous CO2 corrosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 290, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Hydrogen Permeation in H2S Environments with O2 Contamination, 1: Tests on Pure Iron at High H2S Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Belkhadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (11), pp.1192 - 1202. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/2893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H 2 S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 282, pp.775 - 783. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface versus internal fatigue crack initiation in steel: Influence of mean stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidit Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Persent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (part 3), pp.437-448. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; high temperature oxidation analysis of Zircaloy-4 using acoustic emission coupled with thermogravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 461, pp.365-375. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Study of Monoethanolamine Adsorption on Hydroxylated Cr2O3 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakar Diawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (40), pp.22889-22898. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 2: Model of the cathodic reactions on a 316L stainless steel rotating disc electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Grojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (10), pp.1488-1494. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2014.3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in CO 2 Post-Combustion Capture with Alkanolamines – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (5), pp.915 - 929. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2013161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of 38Ni-34Fe-25Cr Alloy in Presence of NaCl Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (5-6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-013-9397-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms in aqueous solutions containing dissolved H2S. Part 1: Characterisation of H2S reduction on a 316L rotating disc electrode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.324-329. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of CO2 on hydrogen evolution and hydrogen permeation in low alloy steels exposed to H2S environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible catastrophic oxidation of a 38Fe-34Ni-25Cr alloy induced by sodium sulphate at low oxygen potential atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alkanolamine used for acid gas removal: From natural gas processing to CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.223--230. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201005847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Amines for CO2 Capture. IV. Degradation, Corrosion, and Quantitative Structure Property Relationship Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lepaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (18), pp.6283-6289. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2029877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New IFP optimized first generation process for post-combustion carbon capture: HiCapt+™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.1361-1368. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage analyse thermogravimétrique et émission acoustique pour l'étude de la corrosion haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 279, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00598623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of acoustic emission to the understanding of sulfide stress cracking of low alloy steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (12), pp.3942-3949. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission monitoring of wet H2S cracking of linepipe steels: Application to hydrogen-induced cracking and stress-oriented hydrogen-induced cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3595097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Procedia The DMX™ process : an original solution for lowering the cost of post-combustion carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Febvre de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.779-786. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet hydrogen sulfide cracking of steel monitoring by acoustic emission: Discrimination of AE sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (20), pp.5534-5542. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4613-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment: Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.1386-1392. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEA units for CO 2 capture: pilot plant studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Idem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tontiwachwuthikul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.791 - 797. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Impedance in a Thin-Layer Cell: Experimental and Theoretical Study on a Large-Disk Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp710407a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved CO2: Quantitative contribution of the buffering effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (5), pp.1433-1440. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: An alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of membrane thickness on hydrogen permeation in steels during wet H2S exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (10), pp.788-799. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5006/1.3278446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kinetic Model for CO2 Corrosion of Steel in Confined Aqueous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (1), pp.C41. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2801349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet aging of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (3), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating–substrate interactions on the corrosion protection: characterisation by impedance spectroscopy of the inner and outer parts of a coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (2), pp.135-147. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(02)00221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for the study of organic coatings by EIS. New insights into attached and free films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1-3), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9440(00)00155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mineral scales on uniform corrosion and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Costa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in bio-fuel production from vegetable and waste oils: Impact of temperature,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aristia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and assessing CO2-SCC on flexible pipe carbon steel armour wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan de Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chehuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in MEG reclaiming systems : impact of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration on localized corrosion of carbon steel in « pseudo-passive state » in a CO2 aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in vegetable oils used for the production of bio-fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low oxygen concentration in solution on localized corrosion of carbon steel in « pseudo-passive » state in a CO2 aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen contamination on the protectiveness of corrosion deposits on carbon steel in aqueous media containing CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion evaluation of steels under geothermal CO2 supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Interactions between Hydrogen and Steel in Geothermal Conditions with H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study of iron and steel corrosion in aqueous solutions at various concentrations of dissolved H2S : impact of oxygen contamination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 contamination in SSC / HIC test environments. Impact on test results and discussion on acceptable limits for high H 2 S content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and hydrogen permeation of low alloy steel in H2S-containing environments : the effect of test buffer solution chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav R Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Pure iron and Hydrogen Permeation in the Presence of H 2 S with O 2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of iron corrosion in H2S solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EMCR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of pure iron and hydrogen permeation in the presence of H2S with O2 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACE Corrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NACE, Apr 2018, Phoenix (Arizona), United States. paper 10931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of oxygen impact on corrosion and hydrogen permeation of Armco iron in the presence of H 2 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative metallurgies reduce the cost of amine gas treating units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxygen on Corrosion and Hydrogen Permeation of Pure iron in the Presence of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de traces d'oxygène sur la corrosion et le chargement en hydrogène dans les aciers en présence d'H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Deffo-Ayagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duret-Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane M. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2017 (JE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France (SCF), Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the flexible pipe annulus pH at high CO2 content and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayanne Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and pH prediction in the annulus of flexible pipes under high pressure of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charging Conditions and Membrane Thickness on Hydrogen Permeation Through Steel: Thick / Thin Membrane Concepts Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Feaugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cementite tortuosity on hydrogen diffusion in pearlitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gradz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conference of the European Working Group on Acoustic Emission (EWGAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society For Non-Destructive testing; European Working Group on ACOUSTIC EMISSION, Sep 2014, Dresden, Germany. pp.Fr.2B.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01091121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; acoustic emission analysis coupled with thermogravimetry to study zirconium alloy oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontevraud 8 - Contribution of Materials Investigations and Operating Experience to LWRs’ Safety, Performance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission acoustique couplée à la thermogravimétrie. Application à la corrosion par métal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques du Cefracor JST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cefracor, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating corrosion in sweet gas units : a comparison between laboratory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LRGCC Laurence Reid gas conditioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l’émission acoustique couplée à l’analyse thermogravimétrique pour la compréhension de la corrosion du fer par metal dusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JECH (Journées d'Etude sur la Cinétique Hétérogène)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission analysis coupled with thermogravimetric experiments dedicated to high temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR European corrosion congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time of exposure on HIC testing of very high strength steel in low H2S environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° Journées d'Etude sur la Cinétique Hétérogène (JECH 44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pH Prediction for High Pressure and High Temperature Applications in Oil and Gas Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; de l'oxydation à haute température du Zircaloy 4 par couplage thermogravimétrie-émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMReV 2013, Comportement et Ingénierie des Matériaux Réactifs et vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrosion des alliages métalliques à haute température par analyse thermogravimétrique couplée à l'émission acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric experiments coupled with acoustic emission analysis dedicated to high-temperature corrosion studies on metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on NDT of HSNT- IC MINDT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athènes, Greece. Session 8 p.8.1 - http://www.hsnt.gr/IC-MINDT-2013/Final%20Conference%20Programme.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosive environment in the annulus of flexible pipes: pH measurements in confined conditions and under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Taravel-Condat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desamais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH prediction in concentrated aqueous solutions under high pressure of acid gases and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen charging in low alloy steels exposed to H 2 S: impact of CO 2 or N 2 in the gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plennevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO 2 capture plants -comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S : Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution in aqueous solutions containing dissolved H2S: Evidence of direct electroactive contribution of H2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutter Eliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on Electrochemical Methods in Corrosion Research (EMCR) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Maragogi-Al, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in post-combustion CO2 capture plants - comparisons between MEA 30% and new processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal dusting corrosion studies using thermogravimetric experiment coupled with acoustic emission analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Al Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxygen Partial Pressure on the High Temperature Corrosion of A 38Ni-34Fe-25Cr Steel in Presence of NaCl Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on high temperature corrosion and protection of metals (HTCPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in alcanolamines for natural gas treatment - High temperature experiments in lean and rich conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la corrosion haute température des aciers réfractaires par le sulfate de sodium lors de la conversion thermochimique de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées d'Etude sur la Cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, LE PUY EN VELAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid gas removal by amine solvents : bridges between CO2 capture and natural gas treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) testing of low alloy steel in sour environment - Impact of time of exposure on the extent of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine units for acid gas treatment : a laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Hydrogen Sulfide Cracking Monitoring by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of the uniform corrosion in the annulus of offshore flexible pipelines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) - Laboratory testing assessment of low alloy steel linepipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrogen permeation in steels : measurements through thick membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion in amine solvents used for the removal of acid gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Oltra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen embrittlement induced damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced cracking (HIC) assessment of low alloy steel linepipe for sour service applications - Laboratory testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing coatings: an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International workshop on Application of Electrochemical Techniques to Organic Coatings (AETOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three layer polyolefin coatings : how the FBE primer properties govern the long term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of CO2 corrosion in the confined environment of flexible pipe annulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Longaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydrogen induced cracking damages in steels using acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Smanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing coatings : an alternative route for anticorrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de sélection des primaires d'adhésion pour revêtements tricouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées d'Aix sur la protection cathodique et revêtements associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion experiments for CO2 solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on greenhouse gas control technologies (GHGT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method combining acoustic emission and thermogravimetry for an improved evaluation of the high temperature corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dascotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméation de l'hydrogène dans les aciers en milieu sulfhydrique: effets du pH et de la composition du gaz dissous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ropital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of EIS for the monitoring and modelling of multi-layer anticorrosion coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a better FBE selection for 3 layer polyolefin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International conference on pipeline protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot wet ageing of glass syntactic foam coatings monitored by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l'origine du pouvoir protecteur anticorrosion de revêtements organiques et sur sa dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie (Paris 6), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001PA066320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04145776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="722A590D"/>
+    <w:nsid w:val="39E1026B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-kittel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8023-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.jean.kittel@ifpen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04516358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Joshi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sagnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropital" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04431257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vucko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bender" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mills" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ritter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph B&#228;&#223;ler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendibide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02539436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Trueba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1732122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02468028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Sutter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02157852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R Joshi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01989425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01888527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duret-Thual" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Belkhadiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/2893" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01836251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.06.052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Gaur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Persent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.08.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Haj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Diawara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017493v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grojean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3332" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plennevaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9397-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-352RZ915-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plennevaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.10.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201005847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9LJKCPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lepaumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2029877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Bouillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00598623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smanio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3595097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Febvre de Nailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.11.044" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Smanio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4613-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3RLBPN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gelowitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tontiwachwuthikul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Remita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Eliane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.12.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9R28MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420596v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2008.03.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remita" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boughrara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tribollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sutter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710407a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NQXLJZCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3278446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Longaygue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2801349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gimenez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2007.02.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV62NLCR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(02)00221-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TQRLG82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04247311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Celati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(00)00155-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD5PGDRT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04915681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Andari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fernandes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545304v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quinio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chehuan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desamais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fernandes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462524v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Deffo-Ayagou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04072894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Perdu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laborie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane M. Sutter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanne Menezes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Taravel-Condat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01091121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cournil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103957v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103936v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desamais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811933v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00977058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Forot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850193v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fregonese" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475450v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475457v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474924v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475472v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fleury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Laborie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475529v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bosch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475533v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475646v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Grenier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475658v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dascotte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475701v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475716v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066320" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-kittel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8023-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.jean.kittel@ifpen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04516358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Joshi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sagnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropital" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04431257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vucko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.05.309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bender" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mills" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ritter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph B&#228;&#223;ler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendibide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Mai Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02539436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Trueba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1732122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02468028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Sutter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02157852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R Joshi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/3092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01989425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.09.117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01888527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duret-Thual" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Belkhadiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/2893" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01836251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.06.052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Gaur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Persent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.08.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Haj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Diawara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017493v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grojean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3332" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plennevaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grosjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9397-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-352RZ915-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00743294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plennevaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.10.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vuillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201005847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N9LJKCPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lepaumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2029877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Bouillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00598623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smanio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassagne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.07.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3595097" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raynal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Febvre de Nailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.01.119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Smanio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4613-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3RLBPN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.11.044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gelowitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tontiwachwuthikul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boughrara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tribollet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sutter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710407a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NQXLJZCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02419557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Remita" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Eliane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.12.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9R28MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420596v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2008.03.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5006/1.3278446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Longaygue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2801349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02420865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gimenez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2007.02.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV62NLCR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(02)00221-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TQRLG82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04247311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Celati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(00)00155-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD5PGDRT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04915681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Andari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fernandes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chehuan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desamais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545304v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quinio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545311v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fernandes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978197v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Deffo-Ayagou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04072894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Perdu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laborie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane M. Sutter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayanne Menezes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Taravel-Condat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02462639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roguet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01091121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cournil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103957v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103936v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00977058v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Forot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desamais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taravel-Condat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811933v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850193v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475450v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fregonese" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Normand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02464645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474931v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02474924v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475472v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fleury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Laborie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609359v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475510v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475537v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bosch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475533v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475581v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475573v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475646v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Grenier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475694v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475658v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dascotte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475701v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475716v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066320" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>