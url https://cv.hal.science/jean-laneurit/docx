--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,3410 +100,3410 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_human_localisation_rtls_plugin</w:t>
+                <w:t xml:space="preserve">scout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:7bc9859708d429f1f73077c741a352af4f40ea64;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-rtls-plugin;visit=swh:1:snp:14b24b4f89053294a34640de2fcdb31921605af1;anchor=swh:1:rev:d56821415f3ca998782d6b4f2f86af6ce472e805⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:6b80e85abf115f7f2a3ea38535f0fe20219bdc52;origin=https://github.com/Romea/scout;visit=swh:1:snp:8da8c250951f634f34b43ee5dd60d1a5fee55c6d;anchor=swh:1:rev:3aa1ef5d463162b9064ac7f5ba8a4bca5ca7f716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828394v1</w:t>
+                <w:t xml:space="preserve">hal-04784818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_mobile_base</w:t>
+                <w:t xml:space="preserve">husky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Pierre</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:fa3cf0f97d9a957db1130c905d8d3ffe3b94a2e3;origin=https://github.com/Romea/romea-ros2-mobile-base;visit=swh:1:snp:06ec5924092b795f344a3180280931745962800a;anchor=swh:1:rev:7d7b9269ffc32369021f57ecfb7a827b90c10ce2⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:89e0e05fea422f9696aa6fb0ca3e3fd0fb93a9e2;origin=https://github.com/Romea/husky;visit=swh:1:snp:711a403c31952e392065469c668f416ca442b7ed;anchor=swh:1:rev:092e4a6f89824e7f88910f237d47863eefb1a6b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780591v1</w:t>
+                <w:t xml:space="preserve">hal-04782025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_rtls_transceiver</w:t>
+                <w:t xml:space="preserve">aroco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ba1d325890d382c8271ec1b074fdaaa7749cedab;origin=https://github.com/Romea/romea-core-rtls-transceiver;visit=swh:1:snp:b3d563739abac9a7d93a526ec1d7276bee9d15eb;anchor=swh:1:rev:22e6e1aac059b21ace30226fbec3d669bbcf1500⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:d703a5eaa719398ea5a911deeee623a5bd06e012;origin=https://github.com/Romea/aroco;visit=swh:1:snp:4808c770f5b57f439f0d3d22630937182e1f7ba4;anchor=swh:1:rev:04701fa167bc9e0f5b39449e4d246e69e3e7d007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731725v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_localisation_gps</w:t>
+                <w:t xml:space="preserve">romea_ros2_common</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0c19465bb6063c77ea36a590323afc6cb5d04fdf;origin=https://github.com/Romea/romea-core-localisation-gps;visit=swh:1:snp:69c1c0cc476b6d2cb7b9cd4f2f09d19001359d6a;anchor=swh:1:rev:bf8b751a15a2fdc7159edff7f7ecfbd33b471c87⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:91f49fcefb579440c0035b5a9b83e66ca979f248;origin=https://github.com/Romea/romea-ros2-common;visit=swh:1:snp:5c05d33eb98da20da8071c756e9bee3b43a2d58a;anchor=swh:1:rev:f956ede65c84faea0d27128575f0189891a91941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727776v1</w:t>
+                <w:t xml:space="preserve">hal-04835439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_path</w:t>
+                <w:t xml:space="preserve">romea_localisation_odo_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:a8f1a8259a20a3145647146c5b481a0005aa2c9d;origin=https://github.com/Romea/romea-core-path;visit=swh:1:snp:bdabcfed640d4fd21fc4af2709f280f843fe856c;anchor=swh:1:rev:19fbc5283c6a46c8bf25fb0e88e32a14eb1bc338⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ebf0678f6c78c84ecdc49c20143c85323e70df84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726676v1</w:t>
+                <w:t xml:space="preserve">hal-04791304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">robucar</w:t>
+                <w:t xml:space="preserve">romea_core_path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rousseau</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:e18544197543698aad25e32a24183403900623c3;origin=https://github.com/Romea/robucar;visit=swh:1:snp:95920f1e513bfee92c844fb345eb2df1c3cbf0c5;anchor=swh:1:rev:c76a6f4b5508adf7a90bbb807c199fc327e526a3⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:a8f1a8259a20a3145647146c5b481a0005aa2c9d;origin=https://github.com/Romea/romea-core-path;visit=swh:1:snp:bdabcfed640d4fd21fc4af2709f280f843fe856c;anchor=swh:1:rev:19fbc5283c6a46c8bf25fb0e88e32a14eb1bc338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777274v1</w:t>
+                <w:t xml:space="preserve">hal-04726676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_camera</w:t>
+                <w:t xml:space="preserve">robucar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:59c4201edbda7919c6be3dd1f1e721254847693c;origin=https://github.com/Romea/romea-ros2-camera;visit=swh:1:snp:8ffebc8d40177b7d0e8ff4da1e53c0b076691a9c;anchor=swh:1:rev:8597682396a7ffa60fc009884b195b7417eed550⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e18544197543698aad25e32a24183403900623c3;origin=https://github.com/Romea/robucar;visit=swh:1:snp:95920f1e513bfee92c844fb345eb2df1c3cbf0c5;anchor=swh:1:rev:c76a6f4b5508adf7a90bbb807c199fc327e526a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753925v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_mobile_base</w:t>
+                <w:t xml:space="preserve">romea_ros2_camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:867889fb7ed8fb827239b37fc78e003d75d1d30d;origin=https://github.com/Romea/romea-core-mobile-base;visit=swh:1:snp:33b0ffd0379ab84c4c52f8f182adeb0e92615c36;anchor=swh:1:rev:9a01caa28bc4c7c7b42d62f6c8b4737de321213d⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:59c4201edbda7919c6be3dd1f1e721254847693c;origin=https://github.com/Romea/romea-ros2-camera;visit=swh:1:snp:8ffebc8d40177b7d0e8ff4da1e53c0b076691a9c;anchor=swh:1:rev:8597682396a7ffa60fc009884b195b7417eed550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731861v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_world_localisation_core</w:t>
+                <w:t xml:space="preserve">romea_core_mobile_base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:57a0149445759826910c7747918d204387c7ab49;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-core;visit=swh:1:snp:828c24d26d0a6bfb6b049fa5473fd7e2d39b4784;anchor=swh:1:rev:e08d7fef9bfa5cedaba9bc9571b24bf23ae4dbc7⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:867889fb7ed8fb827239b37fc78e003d75d1d30d;origin=https://github.com/Romea/romea-core-mobile-base;visit=swh:1:snp:33b0ffd0379ab84c4c52f8f182adeb0e92615c36;anchor=swh:1:rev:9a01caa28bc4c7c7b42d62f6c8b4737de321213d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828381v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_human_localisation_core</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_world_localisation_core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:50287bcd55eeecad33b64adfde6ff6c06d43b1ac;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-core;visit=swh:1:snp:22140ecea79dc07f7329635aa1c5aa4edafbff8b;anchor=swh:1:rev:d17f682829efeb17d7856dca17b726913a18af61⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:57a0149445759826910c7747918d204387c7ab49;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-core;visit=swh:1:snp:828c24d26d0a6bfb6b049fa5473fd7e2d39b4784;anchor=swh:1:rev:e08d7fef9bfa5cedaba9bc9571b24bf23ae4dbc7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828366v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_localisation_msgs</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_human_localisation_core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:4beeb8fe34935e179ef46b8f5d39e9a46c43fec5;origin=https://github.com/Romea/romea-ros2-localisation-msgs;visit=swh:1:snp:5ecc2ffb976c922526485a908b9bc7c3e6cb2501;anchor=swh:1:rev:a997750d72f8380051f755ce0c8d571e34997af9⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:50287bcd55eeecad33b64adfde6ff6c06d43b1ac;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-core;visit=swh:1:snp:22140ecea79dc07f7329635aa1c5aa4edafbff8b;anchor=swh:1:rev:d17f682829efeb17d7856dca17b726913a18af61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828424v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_localisation_utils</w:t>
+                <w:t xml:space="preserve">romea_ros2_localisation_msgs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:e8863d3237bc20825b390359fc0731a9aa0d98a3;origin=https://github.com/Romea/romea-ros2-localisation-utils;visit=swh:1:snp:a592b88b921d96a5d2107dd8f9b11beacc09df29;anchor=swh:1:rev:31adf46874d3b41dbc9ba0d0077ca74377d2a0c8⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4beeb8fe34935e179ef46b8f5d39e9a46c43fec5;origin=https://github.com/Romea/romea-ros2-localisation-msgs;visit=swh:1:snp:5ecc2ffb976c922526485a908b9bc7c3e6cb2501;anchor=swh:1:rev:a997750d72f8380051f755ce0c8d571e34997af9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828359v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_filtering</w:t>
+                <w:t xml:space="preserve">romea_ros2_localisation_utils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:8d692a5f0acf581561ddc7409702675301c205dd;origin=https://github.com/Romea/romea-core-filtering;visit=swh:1:snp:18dc51a4eac04f443cd460540bd74ebc850b9f9a;anchor=swh:1:rev:dd2adda633a55605e7ccc1a3d782c0c718cfe6b0⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e8863d3237bc20825b390359fc0731a9aa0d98a3;origin=https://github.com/Romea/romea-ros2-localisation-utils;visit=swh:1:snp:a592b88b921d96a5d2107dd8f9b11beacc09df29;anchor=swh:1:rev:31adf46874d3b41dbc9ba0d0077ca74377d2a0c8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719290v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_localisation_imu_plugin</w:t>
+                <w:t xml:space="preserve">romea_core_filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:516a184323ff30bca06a92c285d6e17c63e18bcb;origin=https://github.com/Romea/romea-ros2-localisation-imu-plugin;visit=swh:1:snp:b1b258ff223069e986df0249b0d470b57b46521c;anchor=swh:1:rev:3a9566d7689dac5444a0749ba986ff2b7f3d814e⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8d692a5f0acf581561ddc7409702675301c205dd;origin=https://github.com/Romea/romea-core-filtering;visit=swh:1:snp:18dc51a4eac04f443cd460540bd74ebc850b9f9a;anchor=swh:1:rev:dd2adda633a55605e7ccc1a3d782c0c718cfe6b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791254v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_joystick</w:t>
+                <w:t xml:space="preserve">romea_localisation_imu_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:90eb363689f3f0f3a52bd6d9687f69d291354925;origin=https://github.com/Romea/romea-ros2-joy;visit=swh:1:snp:cd11cdbf6808622541cbcc5c2dbc86795d10686b;anchor=swh:1:rev:9fd959d68f25938d97df8a82d25dd9a4620a2e9d⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:516a184323ff30bca06a92c285d6e17c63e18bcb;origin=https://github.com/Romea/romea-ros2-localisation-imu-plugin;visit=swh:1:snp:b1b258ff223069e986df0249b0d470b57b46521c;anchor=swh:1:rev:3a9566d7689dac5444a0749ba986ff2b7f3d814e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736143v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_rgbd_camera</w:t>
+                <w:t xml:space="preserve">romea_ros2_joystick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:cac164c46f195a7c0013c052804aa543089c8f91;origin=https://github.com/Romea/romea-ros2-rgbd-camera;visit=swh:1:snp:35457fa50edc9072e0fb2be59383a6ec7cadde7e;anchor=swh:1:rev:26ff6906a710a8a2840c170e8bdc15c7320f96b4⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:90eb363689f3f0f3a52bd6d9687f69d291354925;origin=https://github.com/Romea/romea-ros2-joy;visit=swh:1:snp:cd11cdbf6808622541cbcc5c2dbc86795d10686b;anchor=swh:1:rev:9fd959d68f25938d97df8a82d25dd9a4620a2e9d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836418v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_localisation_imu</w:t>
+                <w:t xml:space="preserve">romea_ros2_rgbd_camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:32d39aa5418f862bc577c24b8455c38c18879482;origin=https://github.com/Romea/romea-core-localisation-imu;visit=swh:1:snp:c652278787c61f976261bee5a7f9640ca0bad4b1;anchor=swh:1:rev:d4e7c5194a86f8d1a855a44841ceeaddd9cd22ae⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:cac164c46f195a7c0013c052804aa543089c8f91;origin=https://github.com/Romea/romea-ros2-rgbd-camera;visit=swh:1:snp:35457fa50edc9072e0fb2be59383a6ec7cadde7e;anchor=swh:1:rev:26ff6906a710a8a2840c170e8bdc15c7320f96b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727717v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_stereo_camera</w:t>
+                <w:t xml:space="preserve">romea_core_localisation_imu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:983d0c6e5aeb1dc1c925c4f22aaa70b2ec32f2ec;origin=https://github.com/Romea/romea-ros2-stereo-camera;visit=swh:1:snp:509c585db6a48cd32a206c51b453c219dea3b29f;anchor=swh:1:rev:07c858edb3b7e81ac8fdc200fa4cea4deaa63b6f⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:32d39aa5418f862bc577c24b8455c38c18879482;origin=https://github.com/Romea/romea-core-localisation-imu;visit=swh:1:snp:c652278787c61f976261bee5a7f9640ca0bad4b1;anchor=swh:1:rev:d4e7c5194a86f8d1a855a44841ceeaddd9cd22ae⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754222v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_lidar</w:t>
+                <w:t xml:space="preserve">romea_ros2_mobile_base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0d7d354cd0e6a35f71788a24c6eab9aae5df529d;origin=https://github.com/Romea/romea-ros2-lidar;visit=swh:1:snp:aaae83adb7f3cb90f259e4f4d90e15111db8f923;anchor=swh:1:rev:3ed360fce3dbdc303acd1114e6ecf681c88aab6d⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:fa3cf0f97d9a957db1130c905d8d3ffe3b94a2e3;origin=https://github.com/Romea/romea-ros2-mobile-base;visit=swh:1:snp:06ec5924092b795f344a3180280931745962800a;anchor=swh:1:rev:7d7b9269ffc32369021f57ecfb7a827b90c10ce2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745969v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_localisation_gps_plugin</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_human_localisation_rtls_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:b8ce4bc9ffc5354ebb975068185cb3c28755b44f;origin=https://github.com/Romea/romea-ros2-localisation-gps-plugin;visit=swh:1:snp:591eaaaebc9c8f2009d6844d5b22fbb978f34d37;anchor=swh:1:rev:f6e061881b81d28a297c6e51c899e51bff4807b9⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:7bc9859708d429f1f73077c741a352af4f40ea64;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-rtls-plugin;visit=swh:1:snp:14b24b4f89053294a34640de2fcdb31921605af1;anchor=swh:1:rev:d56821415f3ca998782d6b4f2f86af6ce472e805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791185v1</w:t>
+                <w:t xml:space="preserve">hal-04828394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_teleop</w:t>
+                <w:t xml:space="preserve">romea_core_rtls_transceiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:fa445de8295e347e023d5b09c3c6c47012187edc;origin=https://github.com/Romea/romea-ros2-teleop;visit=swh:1:snp:ac57443c2186d2184560d02a752b7c2de770082a;anchor=swh:1:rev:7b670d7546c95725560434892fc5cd4678b3cc6b⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ba1d325890d382c8271ec1b074fdaaa7749cedab;origin=https://github.com/Romea/romea-core-rtls-transceiver;visit=swh:1:snp:b3d563739abac9a7d93a526ec1d7276bee9d15eb;anchor=swh:1:rev:22e6e1aac059b21ace30226fbec3d669bbcf1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737739v1</w:t>
+                <w:t xml:space="preserve">hal-04731725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_robot_localisation_rtls_plugin</w:t>
+                <w:t xml:space="preserve">romea_core_localisation_gps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:c9ee8ae23d80de4a3e450616abe31abf8b8783f7;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-rtls-plugin;visit=swh:1:snp:ef7e43967238aa9e93e02b233560aa10b872f3ac;anchor=swh:1:rev:44b448149b2557b09330643ac454f10edc2b0eec⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0c19465bb6063c77ea36a590323afc6cb5d04fdf;origin=https://github.com/Romea/romea-core-localisation-gps;visit=swh:1:snp:69c1c0cc476b6d2cb7b9cd4f2f09d19001359d6a;anchor=swh:1:rev:bf8b751a15a2fdc7159edff7f7ecfbd33b471c87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828410v1</w:t>
+                <w:t xml:space="preserve">hal-04727776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_robot_localisation_core</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_robot_localisation_rtls_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:9f76925a36b7ee63b6c5a7ad513e688148453bcb;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-core;visit=swh:1:snp:18cf4749635f4829da3a5ae5f03faedcb08c278c;anchor=swh:1:rev:6e9a3519b890f0909f8b8e100f85c4c862c56dd1⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:c9ee8ae23d80de4a3e450616abe31abf8b8783f7;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-rtls-plugin;visit=swh:1:snp:ef7e43967238aa9e93e02b233560aa10b872f3ac;anchor=swh:1:rev:44b448149b2557b09330643ac454f10edc2b0eec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828369v1</w:t>
+                <w:t xml:space="preserve">hal-04828410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_path_following</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_robot_localisation_core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:663487555a3df38f45e016124044d1ec2cf2606d;origin=https://github.com/Romea/romea-core-path-following;visit=swh:1:snp:8195a77163209fd3f21a332a796d9f74882cc205;anchor=swh:1:rev:529ed9b2af303c16b92aee76988bae7251a7b00a⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:9f76925a36b7ee63b6c5a7ad513e688148453bcb;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-core;visit=swh:1:snp:18cf4749635f4829da3a5ae5f03faedcb08c278c;anchor=swh:1:rev:6e9a3519b890f0909f8b8e100f85c4c862c56dd1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731680v1</w:t>
+                <w:t xml:space="preserve">hal-04828369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">adap2e</w:t>
+                <w:t xml:space="preserve">romea_ros2_teleop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f5be5bfefb53837e613919caff1b99f892c4427b;origin=https://github.com/Romea/adap2e;visit=swh:1:snp:5735f996362a28000cd1b650432f882dcd548596;anchor=swh:1:rev:bf58848e5751dbd3d45e5edfe5ce12ad16f942de⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:fa445de8295e347e023d5b09c3c6c47012187edc;origin=https://github.com/Romea/romea-ros2-teleop;visit=swh:1:snp:ac57443c2186d2184560d02a752b7c2de770082a;anchor=swh:1:rev:7b670d7546c95725560434892fc5cd4678b3cc6b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756858v1</w:t>
+                <w:t xml:space="preserve">hal-04737739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_localisation_rtls</w:t>
+                <w:t xml:space="preserve">romea_localisation_gps_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:d3b2b8635e9ff8a754be3a27602874bc246226f9;origin=https://github.com/Romea/romea-core-localisation-rtls;visit=swh:1:snp:99ed3e4f31453ce54b691c02b2405eb88a04b2d8;anchor=swh:1:rev:39a670255fd25c5fb83f014a82adb785a0e106fe⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:b8ce4bc9ffc5354ebb975068185cb3c28755b44f;origin=https://github.com/Romea/romea-ros2-localisation-gps-plugin;visit=swh:1:snp:591eaaaebc9c8f2009d6844d5b22fbb978f34d37;anchor=swh:1:rev:f6e061881b81d28a297c6e51c899e51bff4807b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727814v1</w:t>
+                <w:t xml:space="preserve">hal-04791185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_localisation</w:t>
+                <w:t xml:space="preserve">romea_ros2_lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:7379e1648eb63121961893eec98e81500924c5df;origin=https://github.com/Romea/romea-core-localisation;visit=swh:1:snp:d0478a5cdf85b4431ab9972a101398493bff5dbf;anchor=swh:1:rev:06bbc72197b018935bef9585f9086c4f21546e6d⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0d7d354cd0e6a35f71788a24c6eab9aae5df529d;origin=https://github.com/Romea/romea-ros2-lidar;visit=swh:1:snp:aaae83adb7f3cb90f259e4f4d90e15111db8f923;anchor=swh:1:rev:3ed360fce3dbdc303acd1114e6ecf681c88aab6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727552v1</w:t>
+                <w:t xml:space="preserve">hal-04745969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_imu</w:t>
+                <w:t xml:space="preserve">adap2e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:304d1eef3beb6b6070562ff5ab00c3c1e16a45f9;origin=https://github.com/Romea/romea-core-imu;visit=swh:1:snp:c8ffde4a10ed5bdfd88e0e620a79b656928af92f;anchor=swh:1:rev:d2bd8e381753a6c93ea1e16c05a3c2c36b5d5dbb⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:f5be5bfefb53837e613919caff1b99f892c4427b;origin=https://github.com/Romea/adap2e;visit=swh:1:snp:5735f996362a28000cd1b650432f882dcd548596;anchor=swh:1:rev:bf58848e5751dbd3d45e5edfe5ce12ad16f942de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724083v1</w:t>
+                <w:t xml:space="preserve">hal-04756858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpo</w:t>
+                <w:t xml:space="preserve">romea_ros2_stereo_camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:983d0c6e5aeb1dc1c925c4f22aaa70b2ec32f2ec;origin=https://github.com/Romea/romea-ros2-stereo-camera;visit=swh:1:snp:509c585db6a48cd32a206c51b453c219dea3b29f;anchor=swh:1:rev:07c858edb3b7e81ac8fdc200fa4cea4deaa63b6f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756318v1</w:t>
+                <w:t xml:space="preserve">hal-04754222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_world_localisation_rtls_plugin</w:t>
+                <w:t xml:space="preserve">romea_core_path_following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:a62318cf27f42af3e6f1ea6f094b94617991dc41;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-rtls-plugin;visit=swh:1:snp:85810d8a85f29e0e908bcadfcfe2db74d9d95ece;anchor=swh:1:rev:d38bc124a9476f73fc70a2c5a925aac42c6c2685⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:663487555a3df38f45e016124044d1ec2cf2606d;origin=https://github.com/Romea/romea-core-path-following;visit=swh:1:snp:8195a77163209fd3f21a332a796d9f74882cc205;anchor=swh:1:rev:529ed9b2af303c16b92aee76988bae7251a7b00a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828416v1</w:t>
+                <w:t xml:space="preserve">hal-04731680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_imu</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_world_localisation_rtls_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:a62318cf27f42af3e6f1ea6f094b94617991dc41;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-rtls-plugin;visit=swh:1:snp:85810d8a85f29e0e908bcadfcfe2db74d9d95ece;anchor=swh:1:rev:d38bc124a9476f73fc70a2c5a925aac42c6c2685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745690v1</w:t>
+                <w:t xml:space="preserve">hal-04828416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_gps</w:t>
+                <w:t xml:space="preserve">romea_core_imu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:304d1eef3beb6b6070562ff5ab00c3c1e16a45f9;origin=https://github.com/Romea/romea-core-imu;visit=swh:1:snp:c8ffde4a10ed5bdfd88e0e620a79b656928af92f;anchor=swh:1:rev:d2bd8e381753a6c93ea1e16c05a3c2c36b5d5dbb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745050v1</w:t>
+                <w:t xml:space="preserve">hal-04724083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_cmd_mux</w:t>
+                <w:t xml:space="preserve">alpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:5eae8e5b0c2e3b87ef5805a4ee157a650c6d65de;origin=https://github.com/Romea/romea-ros2-cmd-mux;visit=swh:1:snp:61d585bf83f3d045f29d9b7d5f1d58e432373d5f;anchor=swh:1:rev:ce5147196036f5e3551aea2a02a7c7c2b9455b27⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735113v1</w:t>
+                <w:t xml:space="preserve">hal-04756318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_control</w:t>
+                <w:t xml:space="preserve">romea_core_localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ef796af316d454353e08c719427f1faad1e356f7;origin=https://github.com/Romea/romea-core-control;visit=swh:1:snp:62060b98dab7a5eabf06d0680640e25aa1dda1ce;anchor=swh:1:rev:95d071601b9fe8e87df824a8a7ce408263e98d63⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:7379e1648eb63121961893eec98e81500924c5df;origin=https://github.com/Romea/romea-core-localisation;visit=swh:1:snp:d0478a5cdf85b4431ab9972a101398493bff5dbf;anchor=swh:1:rev:06bbc72197b018935bef9585f9086c4f21546e6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728162v1</w:t>
+                <w:t xml:space="preserve">hal-04727552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_path_matching</w:t>
+                <w:t xml:space="preserve">romea_core_localisation_rtls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f1b72886c5fd9f598f5034a86c040dbcbfd8dded;origin=https://github.com/Romea/romea_core_path_matching;visit=swh:1:snp:ec3aa68bdaa02fb02d315e5dffc06675b9853f6f;anchor=swh:1:rev:fa485328011324d89d22bf9e4e534644e6d1239f⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:d3b2b8635e9ff8a754be3a27602874bc246226f9;origin=https://github.com/Romea/romea-core-localisation-rtls;visit=swh:1:snp:99ed3e4f31453ce54b691c02b2405eb88a04b2d8;anchor=swh:1:rev:39a670255fd25c5fb83f014a82adb785a0e106fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727835v1</w:t>
+                <w:t xml:space="preserve">hal-04727814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_simulation</w:t>
+                <w:t xml:space="preserve">romea_ros2_imu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:835038ce11101d537635439a986adc4066c55360;origin=https://github.com/Romea/romea-ros2-simulation;visit=swh:1:snp:a82d95b3f23e8ac1912acfe85b32a5e775610005;anchor=swh:1:rev:fac256b7a4962b3b4cab200c221ea61fe443af06⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835589v1</w:t>
+                <w:t xml:space="preserve">hal-04745690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_rtls</w:t>
+                <w:t xml:space="preserve">romea_ros2_gps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:c7d58c4b52b97be990f01d0a641144fb8933fd88;origin=https://github.com/Romea/romea-core-rtls;visit=swh:1:snp:0a6f79e42acfc2870ffa8ab1efbeb7ffba325379;anchor=swh:1:rev:55516e22bfe66bcf4145f0edcab050b804d89322⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725263v1</w:t>
+                <w:t xml:space="preserve">hal-04745050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hunter</w:t>
+                <w:t xml:space="preserve">romea_ros2_cmd_mux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:727695844343404def29aa49eec4ff2f892fd655;origin=https://github.com/Romea/hunter;visit=swh:1:snp:e644b9424395daf9b2e9260901c2fda4e7ab8ccb;anchor=swh:1:rev:f748076b19b7f3ddc9920f46d670f3e3cfeff9f2⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:5eae8e5b0c2e3b87ef5805a4ee157a650c6d65de;origin=https://github.com/Romea/romea-ros2-cmd-mux;visit=swh:1:snp:61d585bf83f3d045f29d9b7d5f1d58e432373d5f;anchor=swh:1:rev:ce5147196036f5e3551aea2a02a7c7c2b9455b27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782452v1</w:t>
+                <w:t xml:space="preserve">hal-04735113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cinteo</w:t>
+                <w:t xml:space="preserve">romea_core_control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0e78a6116bc59aa2d014a5a1eca1d73a9ba3d478;origin=https://github.com/Romea/cinteo;visit=swh:1:snp:5c47dbeec001657c0d186abde4983b88dc46aa5b;anchor=swh:1:rev:7169fc397aef456ffa1e63b12ca56d6250cf8c43⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ef796af316d454353e08c719427f1faad1e356f7;origin=https://github.com/Romea/romea-core-control;visit=swh:1:snp:62060b98dab7a5eabf06d0680640e25aa1dda1ce;anchor=swh:1:rev:95d071601b9fe8e87df824a8a7ce408263e98d63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784986v1</w:t>
+                <w:t xml:space="preserve">hal-04728162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_gps</w:t>
+                <w:t xml:space="preserve">romea_core_path_matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:74c759d4cb836f4c28616ae511d64cdf93155756;origin=https://github.com/Romea/romea-core-gps;visit=swh:1:snp:2854c0fb34f12570697667073c0aee67bdc4fe7c;anchor=swh:1:rev:cf5ca2cc0294a8ea1767c96fe42c43a3b0899503⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:f1b72886c5fd9f598f5034a86c040dbcbfd8dded;origin=https://github.com/Romea/romea_core_path_matching;visit=swh:1:snp:ec3aa68bdaa02fb02d315e5dffc06675b9853f6f;anchor=swh:1:rev:fa485328011324d89d22bf9e4e534644e6d1239f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723288v1</w:t>
+                <w:t xml:space="preserve">hal-04727835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_common</w:t>
+                <w:t xml:space="preserve">romea_ros2_simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:b99ae7ab329e71a1af3604bf22cc3433cf40a7b6;origin=https://github.com/Romea/romea-core-common;visit=swh:1:snp:934f5746358d3ae0b4c55483e9a99907db65ff06;anchor=swh:1:rev:816fdf021bad6669946d18eebe30f52488c7d1cb⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:835038ce11101d537635439a986adc4066c55360;origin=https://github.com/Romea/romea-ros2-simulation;visit=swh:1:snp:a82d95b3f23e8ac1912acfe85b32a5e775610005;anchor=swh:1:rev:fac256b7a4962b3b4cab200c221ea61fe443af06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712975v1</w:t>
+                <w:t xml:space="preserve">hal-04835589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">scout</w:t>
+                <w:t xml:space="preserve">romea_core_rtls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:6b80e85abf115f7f2a3ea38535f0fe20219bdc52;origin=https://github.com/Romea/scout;visit=swh:1:snp:8da8c250951f634f34b43ee5dd60d1a5fee55c6d;anchor=swh:1:rev:3aa1ef5d463162b9064ac7f5ba8a4bca5ca7f716⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:c7d58c4b52b97be990f01d0a641144fb8933fd88;origin=https://github.com/Romea/romea-core-rtls;visit=swh:1:snp:0a6f79e42acfc2870ffa8ab1efbeb7ffba325379;anchor=swh:1:rev:55516e22bfe66bcf4145f0edcab050b804d89322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784818v1</w:t>
+                <w:t xml:space="preserve">hal-04725263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">husky</w:t>
+                <w:t xml:space="preserve">hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:89e0e05fea422f9696aa6fb0ca3e3fd0fb93a9e2;origin=https://github.com/Romea/husky;visit=swh:1:snp:711a403c31952e392065469c668f416ca442b7ed;anchor=swh:1:rev:092e4a6f89824e7f88910f237d47863eefb1a6b3⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:727695844343404def29aa49eec4ff2f892fd655;origin=https://github.com/Romea/hunter;visit=swh:1:snp:e644b9424395daf9b2e9260901c2fda4e7ab8ccb;anchor=swh:1:rev:f748076b19b7f3ddc9920f46d670f3e3cfeff9f2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782025v1</w:t>
+                <w:t xml:space="preserve">hal-04782452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_common</w:t>
+                <w:t xml:space="preserve">cinteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:91f49fcefb579440c0035b5a9b83e66ca979f248;origin=https://github.com/Romea/romea-ros2-common;visit=swh:1:snp:5c05d33eb98da20da8071c756e9bee3b43a2d58a;anchor=swh:1:rev:f956ede65c84faea0d27128575f0189891a91941⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0e78a6116bc59aa2d014a5a1eca1d73a9ba3d478;origin=https://github.com/Romea/cinteo;visit=swh:1:snp:5c47dbeec001657c0d186abde4983b88dc46aa5b;anchor=swh:1:rev:7169fc397aef456ffa1e63b12ca56d6250cf8c43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835439v1</w:t>
+                <w:t xml:space="preserve">hal-04784986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_localisation_odo_plugin</w:t>
+                <w:t xml:space="preserve">romea_core_gps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ebf0678f6c78c84ecdc49c20143c85323e70df84⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:74c759d4cb836f4c28616ae511d64cdf93155756;origin=https://github.com/Romea/romea-core-gps;visit=swh:1:snp:2854c0fb34f12570697667073c0aee67bdc4fe7c;anchor=swh:1:rev:cf5ca2cc0294a8ea1767c96fe42c43a3b0899503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791304v1</w:t>
+                <w:t xml:space="preserve">hal-04723288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aroco</w:t>
+                <w:t xml:space="preserve">romea_core_common</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:d703a5eaa719398ea5a911deeee623a5bd06e012;origin=https://github.com/Romea/aroco;visit=swh:1:snp:4808c770f5b57f439f0d3d22630937182e1f7ba4;anchor=swh:1:rev:04701fa167bc9e0f5b39449e4d246e69e3e7d007⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:b99ae7ab329e71a1af3604bf22cc3433cf40a7b6;origin=https://github.com/Romea/romea-core-common;visit=swh:1:snp:934f5746358d3ae0b4c55483e9a99907db65ff06;anchor=swh:1:rev:816fdf021bad6669946d18eebe30f52488c7d1cb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777052v1</w:t>
+                <w:t xml:space="preserve">hal-04712975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3783,508 +3783,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Control Strategy to Achieve Autonomous Field Operation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-trajectory approach for a generic coordination paradigm of wheeled mobile manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4030050⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.2329-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3143894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021011v1</w:t>
+                <w:t xml:space="preserve">hal-03856781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online tuning of control parameters for off-road mobile robots: novel deterministic and neural network-based approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashley William David Hill</w:t>
+                <w:t xml:space="preserve">A Multi-Control Strategy to Achieve Autonomous Field Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Lucet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.770-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4030050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MRA.2022.3151067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856830v1</w:t>
+                <w:t xml:space="preserve">hal-04021011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Gain Tuning Using Neural Networks: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashley Hill</w:t>
+                <w:t xml:space="preserve">Online tuning of control parameters for off-road mobile robots: novel deterministic and neural network-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley William David Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4040075⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2022.3151067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072570v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-trajectory approach for a generic coordination paradigm of wheeled mobile manipulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Online Gain Tuning Using Neural Networks: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Laneurit</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (2), pp.2329-2336. </w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.1200-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3143894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4040075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856781v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusing GNSS, dead-reckoning and enhanced maps for road vehicle lane-level navigation</w:t>
               </w:r>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23, NO 2, pp.159-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4495,51 +4495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate vehicle positioning onto a numerical map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4890,90 +4890,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online velocity fluctuation of off-road wheeled mobile robots: A reinforcement learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2021, International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4992,291 +4992,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Modeling Data for IoT Agroecology Applications by means of a UML Profile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online velocity fluctuation of off-road wheeled mobile robots: A reinforcement learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Management of Digital EcoSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual Event Tunisia, Tunisia. pp.120-128, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp. 2421-2427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3444757.3485109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072420v1</w:t>
+                <w:t xml:space="preserve">hal-03829408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online velocity fluctuation of off-road wheeled mobile robots: A reinforcement learning approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Modeling Data for IoT Agroecology Applications by means of a UML Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gauthier-Clerc</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp. 2421-2427, </w:t>
+              <w:t xml:space="preserve">International Conference on Management of Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Event Tunisia, Tunisia. pp.120-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3444757.3485109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829408v1</w:t>
+                <w:t xml:space="preserve">hal-04072420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-robots trajectory planning for farm field coverage</w:t>
               </w:r>
@@ -5301,51 +5301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,77 +5383,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Human Tracking using UWB sensors for mobile robots: An Observer-Based approach to follow the human path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Peynot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5500,90 +5500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online gain setting method for path tracking using CMA-ES: Application to off-road mobile robot control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2020, International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5710,455 +5710,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative localization based on range-only measurements from robots and infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Range-Only Based Cooperative Localization for Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pierre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Debain</w:t>
+                <w:t xml:space="preserve">Christopher Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on machine control and guidance.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1933-1939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608978v1</w:t>
+                <w:t xml:space="preserve">hal-01887162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative localization based on range-only measurements from robots and infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cyrille</w:t>
+                <w:t xml:space="preserve">Chapuis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapuis Roland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+                <w:t xml:space="preserve">Laneurit Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debain Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Control and Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-Only Based Cooperative Localization for Mobile Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Laneurit</w:t>
+                <w:t xml:space="preserve">Cooperative localization based on range-only measurements from robots and infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Debain</w:t>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International conference on machine control and guidance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887162v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRACKBOD, an accurate, robust and low cost system for mobile robot person following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCG 2016 – 5th International Conference on Machine Control &amp; Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA, Oct 2016, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6410,325 +6410,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOVEL SYSTEM USING ENHANCED DIGITAL MAPS AND WAAS FOR A LANE-LEVEL POSITIONING</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making an Enhanced Map for Lane Location Based Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bétaille</w:t>
+                <w:t xml:space="preserve">D Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Toledo-Moreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress On Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITS, Nov 2008, NEW YORK, NY, United States</w:t>
+              <w:t xml:space="preserve">11th International IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijin, Chine, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505141v1</w:t>
+                <w:t xml:space="preserve">hal-04505171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lane-level positioning for cooperative systems using EGNOS and enhanced digital maps</w:t>
+                <w:t xml:space="preserve">A NOVEL SYSTEM USING ENHANCED DIGITAL MAPS AND WAAS FOR A LANE-LEVEL POSITIONING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Toledo-Moreo</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC GNSS Congress "Toulouse Space Show"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th World Congress On Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITS, Nov 2008, NEW YORK, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505245v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making an Enhanced Map for Lane Location Based Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Lane-level positioning for cooperative systems using EGNOS and enhanced digital maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Toledo-Moreo</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Laneurit</w:t>
+                <w:t xml:space="preserve">Rafael Toledo-Moreo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International IEEE Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijin, Chine, China</w:t>
+              <w:t xml:space="preserve">ENC GNSS Congress "Toulouse Space Show"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505171v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle localization on a map using particles filtering</w:t>
               </w:r>
@@ -6835,51 +6835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,51 +7202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7bc9859708d429f1f73077c741a352af4f40ea64;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-rtls-plugin;visit=swh:1:snp:14b24b4f89053294a34640de2fcdb31921605af1;anchor=swh:1:rev:d56821415f3ca998782d6b4f2f86af6ce472e805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa3cf0f97d9a957db1130c905d8d3ffe3b94a2e3;origin=https://github.com/Romea/romea-ros2-mobile-base;visit=swh:1:snp:06ec5924092b795f344a3180280931745962800a;anchor=swh:1:rev:7d7b9269ffc32369021f57ecfb7a827b90c10ce2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ba1d325890d382c8271ec1b074fdaaa7749cedab;origin=https://github.com/Romea/romea-core-rtls-transceiver;visit=swh:1:snp:b3d563739abac9a7d93a526ec1d7276bee9d15eb;anchor=swh:1:rev:22e6e1aac059b21ace30226fbec3d669bbcf1500" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c19465bb6063c77ea36a590323afc6cb5d04fdf;origin=https://github.com/Romea/romea-core-localisation-gps;visit=swh:1:snp:69c1c0cc476b6d2cb7b9cd4f2f09d19001359d6a;anchor=swh:1:rev:bf8b751a15a2fdc7159edff7f7ecfbd33b471c87" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a8f1a8259a20a3145647146c5b481a0005aa2c9d;origin=https://github.com/Romea/romea-core-path;visit=swh:1:snp:bdabcfed640d4fd21fc4af2709f280f843fe856c;anchor=swh:1:rev:19fbc5283c6a46c8bf25fb0e88e32a14eb1bc338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e18544197543698aad25e32a24183403900623c3;origin=https://github.com/Romea/robucar;visit=swh:1:snp:95920f1e513bfee92c844fb345eb2df1c3cbf0c5;anchor=swh:1:rev:c76a6f4b5508adf7a90bbb807c199fc327e526a3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59c4201edbda7919c6be3dd1f1e721254847693c;origin=https://github.com/Romea/romea-ros2-camera;visit=swh:1:snp:8ffebc8d40177b7d0e8ff4da1e53c0b076691a9c;anchor=swh:1:rev:8597682396a7ffa60fc009884b195b7417eed550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:867889fb7ed8fb827239b37fc78e003d75d1d30d;origin=https://github.com/Romea/romea-core-mobile-base;visit=swh:1:snp:33b0ffd0379ab84c4c52f8f182adeb0e92615c36;anchor=swh:1:rev:9a01caa28bc4c7c7b42d62f6c8b4737de321213d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:57a0149445759826910c7747918d204387c7ab49;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-core;visit=swh:1:snp:828c24d26d0a6bfb6b049fa5473fd7e2d39b4784;anchor=swh:1:rev:e08d7fef9bfa5cedaba9bc9571b24bf23ae4dbc7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50287bcd55eeecad33b64adfde6ff6c06d43b1ac;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-core;visit=swh:1:snp:22140ecea79dc07f7329635aa1c5aa4edafbff8b;anchor=swh:1:rev:d17f682829efeb17d7856dca17b726913a18af61" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4beeb8fe34935e179ef46b8f5d39e9a46c43fec5;origin=https://github.com/Romea/romea-ros2-localisation-msgs;visit=swh:1:snp:5ecc2ffb976c922526485a908b9bc7c3e6cb2501;anchor=swh:1:rev:a997750d72f8380051f755ce0c8d571e34997af9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8863d3237bc20825b390359fc0731a9aa0d98a3;origin=https://github.com/Romea/romea-ros2-localisation-utils;visit=swh:1:snp:a592b88b921d96a5d2107dd8f9b11beacc09df29;anchor=swh:1:rev:31adf46874d3b41dbc9ba0d0077ca74377d2a0c8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d692a5f0acf581561ddc7409702675301c205dd;origin=https://github.com/Romea/romea-core-filtering;visit=swh:1:snp:18dc51a4eac04f443cd460540bd74ebc850b9f9a;anchor=swh:1:rev:dd2adda633a55605e7ccc1a3d782c0c718cfe6b0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:516a184323ff30bca06a92c285d6e17c63e18bcb;origin=https://github.com/Romea/romea-ros2-localisation-imu-plugin;visit=swh:1:snp:b1b258ff223069e986df0249b0d470b57b46521c;anchor=swh:1:rev:3a9566d7689dac5444a0749ba986ff2b7f3d814e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:90eb363689f3f0f3a52bd6d9687f69d291354925;origin=https://github.com/Romea/romea-ros2-joy;visit=swh:1:snp:cd11cdbf6808622541cbcc5c2dbc86795d10686b;anchor=swh:1:rev:9fd959d68f25938d97df8a82d25dd9a4620a2e9d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cac164c46f195a7c0013c052804aa543089c8f91;origin=https://github.com/Romea/romea-ros2-rgbd-camera;visit=swh:1:snp:35457fa50edc9072e0fb2be59383a6ec7cadde7e;anchor=swh:1:rev:26ff6906a710a8a2840c170e8bdc15c7320f96b4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32d39aa5418f862bc577c24b8455c38c18879482;origin=https://github.com/Romea/romea-core-localisation-imu;visit=swh:1:snp:c652278787c61f976261bee5a7f9640ca0bad4b1;anchor=swh:1:rev:d4e7c5194a86f8d1a855a44841ceeaddd9cd22ae" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:983d0c6e5aeb1dc1c925c4f22aaa70b2ec32f2ec;origin=https://github.com/Romea/romea-ros2-stereo-camera;visit=swh:1:snp:509c585db6a48cd32a206c51b453c219dea3b29f;anchor=swh:1:rev:07c858edb3b7e81ac8fdc200fa4cea4deaa63b6f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0d7d354cd0e6a35f71788a24c6eab9aae5df529d;origin=https://github.com/Romea/romea-ros2-lidar;visit=swh:1:snp:aaae83adb7f3cb90f259e4f4d90e15111db8f923;anchor=swh:1:rev:3ed360fce3dbdc303acd1114e6ecf681c88aab6d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8ce4bc9ffc5354ebb975068185cb3c28755b44f;origin=https://github.com/Romea/romea-ros2-localisation-gps-plugin;visit=swh:1:snp:591eaaaebc9c8f2009d6844d5b22fbb978f34d37;anchor=swh:1:rev:f6e061881b81d28a297c6e51c899e51bff4807b9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa445de8295e347e023d5b09c3c6c47012187edc;origin=https://github.com/Romea/romea-ros2-teleop;visit=swh:1:snp:ac57443c2186d2184560d02a752b7c2de770082a;anchor=swh:1:rev:7b670d7546c95725560434892fc5cd4678b3cc6b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c9ee8ae23d80de4a3e450616abe31abf8b8783f7;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-rtls-plugin;visit=swh:1:snp:ef7e43967238aa9e93e02b233560aa10b872f3ac;anchor=swh:1:rev:44b448149b2557b09330643ac454f10edc2b0eec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f76925a36b7ee63b6c5a7ad513e688148453bcb;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-core;visit=swh:1:snp:18cf4749635f4829da3a5ae5f03faedcb08c278c;anchor=swh:1:rev:6e9a3519b890f0909f8b8e100f85c4c862c56dd1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:663487555a3df38f45e016124044d1ec2cf2606d;origin=https://github.com/Romea/romea-core-path-following;visit=swh:1:snp:8195a77163209fd3f21a332a796d9f74882cc205;anchor=swh:1:rev:529ed9b2af303c16b92aee76988bae7251a7b00a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5be5bfefb53837e613919caff1b99f892c4427b;origin=https://github.com/Romea/adap2e;visit=swh:1:snp:5735f996362a28000cd1b650432f882dcd548596;anchor=swh:1:rev:bf58848e5751dbd3d45e5edfe5ce12ad16f942de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d3b2b8635e9ff8a754be3a27602874bc246226f9;origin=https://github.com/Romea/romea-core-localisation-rtls;visit=swh:1:snp:99ed3e4f31453ce54b691c02b2405eb88a04b2d8;anchor=swh:1:rev:39a670255fd25c5fb83f014a82adb785a0e106fe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7379e1648eb63121961893eec98e81500924c5df;origin=https://github.com/Romea/romea-core-localisation;visit=swh:1:snp:d0478a5cdf85b4431ab9972a101398493bff5dbf;anchor=swh:1:rev:06bbc72197b018935bef9585f9086c4f21546e6d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:304d1eef3beb6b6070562ff5ab00c3c1e16a45f9;origin=https://github.com/Romea/romea-core-imu;visit=swh:1:snp:c8ffde4a10ed5bdfd88e0e620a79b656928af92f;anchor=swh:1:rev:d2bd8e381753a6c93ea1e16c05a3c2c36b5d5dbb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a62318cf27f42af3e6f1ea6f094b94617991dc41;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-rtls-plugin;visit=swh:1:snp:85810d8a85f29e0e908bcadfcfe2db74d9d95ece;anchor=swh:1:rev:d38bc124a9476f73fc70a2c5a925aac42c6c2685" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5eae8e5b0c2e3b87ef5805a4ee157a650c6d65de;origin=https://github.com/Romea/romea-ros2-cmd-mux;visit=swh:1:snp:61d585bf83f3d045f29d9b7d5f1d58e432373d5f;anchor=swh:1:rev:ce5147196036f5e3551aea2a02a7c7c2b9455b27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ef796af316d454353e08c719427f1faad1e356f7;origin=https://github.com/Romea/romea-core-control;visit=swh:1:snp:62060b98dab7a5eabf06d0680640e25aa1dda1ce;anchor=swh:1:rev:95d071601b9fe8e87df824a8a7ce408263e98d63" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f1b72886c5fd9f598f5034a86c040dbcbfd8dded;origin=https://github.com/Romea/romea_core_path_matching;visit=swh:1:snp:ec3aa68bdaa02fb02d315e5dffc06675b9853f6f;anchor=swh:1:rev:fa485328011324d89d22bf9e4e534644e6d1239f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:835038ce11101d537635439a986adc4066c55360;origin=https://github.com/Romea/romea-ros2-simulation;visit=swh:1:snp:a82d95b3f23e8ac1912acfe85b32a5e775610005;anchor=swh:1:rev:fac256b7a4962b3b4cab200c221ea61fe443af06" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c7d58c4b52b97be990f01d0a641144fb8933fd88;origin=https://github.com/Romea/romea-core-rtls;visit=swh:1:snp:0a6f79e42acfc2870ffa8ab1efbeb7ffba325379;anchor=swh:1:rev:55516e22bfe66bcf4145f0edcab050b804d89322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782452v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:727695844343404def29aa49eec4ff2f892fd655;origin=https://github.com/Romea/hunter;visit=swh:1:snp:e644b9424395daf9b2e9260901c2fda4e7ab8ccb;anchor=swh:1:rev:f748076b19b7f3ddc9920f46d670f3e3cfeff9f2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e78a6116bc59aa2d014a5a1eca1d73a9ba3d478;origin=https://github.com/Romea/cinteo;visit=swh:1:snp:5c47dbeec001657c0d186abde4983b88dc46aa5b;anchor=swh:1:rev:7169fc397aef456ffa1e63b12ca56d6250cf8c43" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:74c759d4cb836f4c28616ae511d64cdf93155756;origin=https://github.com/Romea/romea-core-gps;visit=swh:1:snp:2854c0fb34f12570697667073c0aee67bdc4fe7c;anchor=swh:1:rev:cf5ca2cc0294a8ea1767c96fe42c43a3b0899503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b99ae7ab329e71a1af3604bf22cc3433cf40a7b6;origin=https://github.com/Romea/romea-core-common;visit=swh:1:snp:934f5746358d3ae0b4c55483e9a99907db65ff06;anchor=swh:1:rev:816fdf021bad6669946d18eebe30f52488c7d1cb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6b80e85abf115f7f2a3ea38535f0fe20219bdc52;origin=https://github.com/Romea/scout;visit=swh:1:snp:8da8c250951f634f34b43ee5dd60d1a5fee55c6d;anchor=swh:1:rev:3aa1ef5d463162b9064ac7f5ba8a4bca5ca7f716" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89e0e05fea422f9696aa6fb0ca3e3fd0fb93a9e2;origin=https://github.com/Romea/husky;visit=swh:1:snp:711a403c31952e392065469c668f416ca442b7ed;anchor=swh:1:rev:092e4a6f89824e7f88910f237d47863eefb1a6b3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:91f49fcefb579440c0035b5a9b83e66ca979f248;origin=https://github.com/Romea/romea-ros2-common;visit=swh:1:snp:5c05d33eb98da20da8071c756e9bee3b43a2d58a;anchor=swh:1:rev:f956ede65c84faea0d27128575f0189891a91941" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ebf0678f6c78c84ecdc49c20143c85323e70df84" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d703a5eaa719398ea5a911deeee623a5bd06e012;origin=https://github.com/Romea/aroco;visit=swh:1:snp:4808c770f5b57f439f0d3d22630937182e1f7ba4;anchor=swh:1:rev:04701fa167bc9e0f5b39449e4d246e69e3e7d007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4030050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley William David Hill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3151067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Hill" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143894" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo Moreo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2027803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cyrille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debain Christophe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887162v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Debain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455692" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fouque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;taille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo-Moreo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toledo-Moreo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laneurit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapuis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21658" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6b80e85abf115f7f2a3ea38535f0fe20219bdc52;origin=https://github.com/Romea/scout;visit=swh:1:snp:8da8c250951f634f34b43ee5dd60d1a5fee55c6d;anchor=swh:1:rev:3aa1ef5d463162b9064ac7f5ba8a4bca5ca7f716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89e0e05fea422f9696aa6fb0ca3e3fd0fb93a9e2;origin=https://github.com/Romea/husky;visit=swh:1:snp:711a403c31952e392065469c668f416ca442b7ed;anchor=swh:1:rev:092e4a6f89824e7f88910f237d47863eefb1a6b3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d703a5eaa719398ea5a911deeee623a5bd06e012;origin=https://github.com/Romea/aroco;visit=swh:1:snp:4808c770f5b57f439f0d3d22630937182e1f7ba4;anchor=swh:1:rev:04701fa167bc9e0f5b39449e4d246e69e3e7d007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:91f49fcefb579440c0035b5a9b83e66ca979f248;origin=https://github.com/Romea/romea-ros2-common;visit=swh:1:snp:5c05d33eb98da20da8071c756e9bee3b43a2d58a;anchor=swh:1:rev:f956ede65c84faea0d27128575f0189891a91941" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791304v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ebf0678f6c78c84ecdc49c20143c85323e70df84" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a8f1a8259a20a3145647146c5b481a0005aa2c9d;origin=https://github.com/Romea/romea-core-path;visit=swh:1:snp:bdabcfed640d4fd21fc4af2709f280f843fe856c;anchor=swh:1:rev:19fbc5283c6a46c8bf25fb0e88e32a14eb1bc338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e18544197543698aad25e32a24183403900623c3;origin=https://github.com/Romea/robucar;visit=swh:1:snp:95920f1e513bfee92c844fb345eb2df1c3cbf0c5;anchor=swh:1:rev:c76a6f4b5508adf7a90bbb807c199fc327e526a3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59c4201edbda7919c6be3dd1f1e721254847693c;origin=https://github.com/Romea/romea-ros2-camera;visit=swh:1:snp:8ffebc8d40177b7d0e8ff4da1e53c0b076691a9c;anchor=swh:1:rev:8597682396a7ffa60fc009884b195b7417eed550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:867889fb7ed8fb827239b37fc78e003d75d1d30d;origin=https://github.com/Romea/romea-core-mobile-base;visit=swh:1:snp:33b0ffd0379ab84c4c52f8f182adeb0e92615c36;anchor=swh:1:rev:9a01caa28bc4c7c7b42d62f6c8b4737de321213d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:57a0149445759826910c7747918d204387c7ab49;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-core;visit=swh:1:snp:828c24d26d0a6bfb6b049fa5473fd7e2d39b4784;anchor=swh:1:rev:e08d7fef9bfa5cedaba9bc9571b24bf23ae4dbc7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50287bcd55eeecad33b64adfde6ff6c06d43b1ac;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-core;visit=swh:1:snp:22140ecea79dc07f7329635aa1c5aa4edafbff8b;anchor=swh:1:rev:d17f682829efeb17d7856dca17b726913a18af61" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4beeb8fe34935e179ef46b8f5d39e9a46c43fec5;origin=https://github.com/Romea/romea-ros2-localisation-msgs;visit=swh:1:snp:5ecc2ffb976c922526485a908b9bc7c3e6cb2501;anchor=swh:1:rev:a997750d72f8380051f755ce0c8d571e34997af9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8863d3237bc20825b390359fc0731a9aa0d98a3;origin=https://github.com/Romea/romea-ros2-localisation-utils;visit=swh:1:snp:a592b88b921d96a5d2107dd8f9b11beacc09df29;anchor=swh:1:rev:31adf46874d3b41dbc9ba0d0077ca74377d2a0c8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d692a5f0acf581561ddc7409702675301c205dd;origin=https://github.com/Romea/romea-core-filtering;visit=swh:1:snp:18dc51a4eac04f443cd460540bd74ebc850b9f9a;anchor=swh:1:rev:dd2adda633a55605e7ccc1a3d782c0c718cfe6b0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:516a184323ff30bca06a92c285d6e17c63e18bcb;origin=https://github.com/Romea/romea-ros2-localisation-imu-plugin;visit=swh:1:snp:b1b258ff223069e986df0249b0d470b57b46521c;anchor=swh:1:rev:3a9566d7689dac5444a0749ba986ff2b7f3d814e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:90eb363689f3f0f3a52bd6d9687f69d291354925;origin=https://github.com/Romea/romea-ros2-joy;visit=swh:1:snp:cd11cdbf6808622541cbcc5c2dbc86795d10686b;anchor=swh:1:rev:9fd959d68f25938d97df8a82d25dd9a4620a2e9d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cac164c46f195a7c0013c052804aa543089c8f91;origin=https://github.com/Romea/romea-ros2-rgbd-camera;visit=swh:1:snp:35457fa50edc9072e0fb2be59383a6ec7cadde7e;anchor=swh:1:rev:26ff6906a710a8a2840c170e8bdc15c7320f96b4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32d39aa5418f862bc577c24b8455c38c18879482;origin=https://github.com/Romea/romea-core-localisation-imu;visit=swh:1:snp:c652278787c61f976261bee5a7f9640ca0bad4b1;anchor=swh:1:rev:d4e7c5194a86f8d1a855a44841ceeaddd9cd22ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa3cf0f97d9a957db1130c905d8d3ffe3b94a2e3;origin=https://github.com/Romea/romea-ros2-mobile-base;visit=swh:1:snp:06ec5924092b795f344a3180280931745962800a;anchor=swh:1:rev:7d7b9269ffc32369021f57ecfb7a827b90c10ce2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7bc9859708d429f1f73077c741a352af4f40ea64;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-rtls-plugin;visit=swh:1:snp:14b24b4f89053294a34640de2fcdb31921605af1;anchor=swh:1:rev:d56821415f3ca998782d6b4f2f86af6ce472e805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ba1d325890d382c8271ec1b074fdaaa7749cedab;origin=https://github.com/Romea/romea-core-rtls-transceiver;visit=swh:1:snp:b3d563739abac9a7d93a526ec1d7276bee9d15eb;anchor=swh:1:rev:22e6e1aac059b21ace30226fbec3d669bbcf1500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c19465bb6063c77ea36a590323afc6cb5d04fdf;origin=https://github.com/Romea/romea-core-localisation-gps;visit=swh:1:snp:69c1c0cc476b6d2cb7b9cd4f2f09d19001359d6a;anchor=swh:1:rev:bf8b751a15a2fdc7159edff7f7ecfbd33b471c87" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c9ee8ae23d80de4a3e450616abe31abf8b8783f7;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-rtls-plugin;visit=swh:1:snp:ef7e43967238aa9e93e02b233560aa10b872f3ac;anchor=swh:1:rev:44b448149b2557b09330643ac454f10edc2b0eec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f76925a36b7ee63b6c5a7ad513e688148453bcb;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-core;visit=swh:1:snp:18cf4749635f4829da3a5ae5f03faedcb08c278c;anchor=swh:1:rev:6e9a3519b890f0909f8b8e100f85c4c862c56dd1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa445de8295e347e023d5b09c3c6c47012187edc;origin=https://github.com/Romea/romea-ros2-teleop;visit=swh:1:snp:ac57443c2186d2184560d02a752b7c2de770082a;anchor=swh:1:rev:7b670d7546c95725560434892fc5cd4678b3cc6b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8ce4bc9ffc5354ebb975068185cb3c28755b44f;origin=https://github.com/Romea/romea-ros2-localisation-gps-plugin;visit=swh:1:snp:591eaaaebc9c8f2009d6844d5b22fbb978f34d37;anchor=swh:1:rev:f6e061881b81d28a297c6e51c899e51bff4807b9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0d7d354cd0e6a35f71788a24c6eab9aae5df529d;origin=https://github.com/Romea/romea-ros2-lidar;visit=swh:1:snp:aaae83adb7f3cb90f259e4f4d90e15111db8f923;anchor=swh:1:rev:3ed360fce3dbdc303acd1114e6ecf681c88aab6d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5be5bfefb53837e613919caff1b99f892c4427b;origin=https://github.com/Romea/adap2e;visit=swh:1:snp:5735f996362a28000cd1b650432f882dcd548596;anchor=swh:1:rev:bf58848e5751dbd3d45e5edfe5ce12ad16f942de" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:983d0c6e5aeb1dc1c925c4f22aaa70b2ec32f2ec;origin=https://github.com/Romea/romea-ros2-stereo-camera;visit=swh:1:snp:509c585db6a48cd32a206c51b453c219dea3b29f;anchor=swh:1:rev:07c858edb3b7e81ac8fdc200fa4cea4deaa63b6f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:663487555a3df38f45e016124044d1ec2cf2606d;origin=https://github.com/Romea/romea-core-path-following;visit=swh:1:snp:8195a77163209fd3f21a332a796d9f74882cc205;anchor=swh:1:rev:529ed9b2af303c16b92aee76988bae7251a7b00a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a62318cf27f42af3e6f1ea6f094b94617991dc41;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-rtls-plugin;visit=swh:1:snp:85810d8a85f29e0e908bcadfcfe2db74d9d95ece;anchor=swh:1:rev:d38bc124a9476f73fc70a2c5a925aac42c6c2685" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:304d1eef3beb6b6070562ff5ab00c3c1e16a45f9;origin=https://github.com/Romea/romea-core-imu;visit=swh:1:snp:c8ffde4a10ed5bdfd88e0e620a79b656928af92f;anchor=swh:1:rev:d2bd8e381753a6c93ea1e16c05a3c2c36b5d5dbb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7379e1648eb63121961893eec98e81500924c5df;origin=https://github.com/Romea/romea-core-localisation;visit=swh:1:snp:d0478a5cdf85b4431ab9972a101398493bff5dbf;anchor=swh:1:rev:06bbc72197b018935bef9585f9086c4f21546e6d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d3b2b8635e9ff8a754be3a27602874bc246226f9;origin=https://github.com/Romea/romea-core-localisation-rtls;visit=swh:1:snp:99ed3e4f31453ce54b691c02b2405eb88a04b2d8;anchor=swh:1:rev:39a670255fd25c5fb83f014a82adb785a0e106fe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5eae8e5b0c2e3b87ef5805a4ee157a650c6d65de;origin=https://github.com/Romea/romea-ros2-cmd-mux;visit=swh:1:snp:61d585bf83f3d045f29d9b7d5f1d58e432373d5f;anchor=swh:1:rev:ce5147196036f5e3551aea2a02a7c7c2b9455b27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ef796af316d454353e08c719427f1faad1e356f7;origin=https://github.com/Romea/romea-core-control;visit=swh:1:snp:62060b98dab7a5eabf06d0680640e25aa1dda1ce;anchor=swh:1:rev:95d071601b9fe8e87df824a8a7ce408263e98d63" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f1b72886c5fd9f598f5034a86c040dbcbfd8dded;origin=https://github.com/Romea/romea_core_path_matching;visit=swh:1:snp:ec3aa68bdaa02fb02d315e5dffc06675b9853f6f;anchor=swh:1:rev:fa485328011324d89d22bf9e4e534644e6d1239f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:835038ce11101d537635439a986adc4066c55360;origin=https://github.com/Romea/romea-ros2-simulation;visit=swh:1:snp:a82d95b3f23e8ac1912acfe85b32a5e775610005;anchor=swh:1:rev:fac256b7a4962b3b4cab200c221ea61fe443af06" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c7d58c4b52b97be990f01d0a641144fb8933fd88;origin=https://github.com/Romea/romea-core-rtls;visit=swh:1:snp:0a6f79e42acfc2870ffa8ab1efbeb7ffba325379;anchor=swh:1:rev:55516e22bfe66bcf4145f0edcab050b804d89322" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:727695844343404def29aa49eec4ff2f892fd655;origin=https://github.com/Romea/hunter;visit=swh:1:snp:e644b9424395daf9b2e9260901c2fda4e7ab8ccb;anchor=swh:1:rev:f748076b19b7f3ddc9920f46d670f3e3cfeff9f2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e78a6116bc59aa2d014a5a1eca1d73a9ba3d478;origin=https://github.com/Romea/cinteo;visit=swh:1:snp:5c47dbeec001657c0d186abde4983b88dc46aa5b;anchor=swh:1:rev:7169fc397aef456ffa1e63b12ca56d6250cf8c43" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:74c759d4cb836f4c28616ae511d64cdf93155756;origin=https://github.com/Romea/romea-core-gps;visit=swh:1:snp:2854c0fb34f12570697667073c0aee67bdc4fe7c;anchor=swh:1:rev:cf5ca2cc0294a8ea1767c96fe42c43a3b0899503" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b99ae7ab329e71a1af3604bf22cc3433cf40a7b6;origin=https://github.com/Romea/romea-core-common;visit=swh:1:snp:934f5746358d3ae0b4c55483e9a99907db65ff06;anchor=swh:1:rev:816fdf021bad6669946d18eebe30f52488c7d1cb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4030050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley William David Hill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3151067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Hill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040075" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo Moreo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2027803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829408v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560816" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Debain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455692" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cyrille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debain Christophe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608978v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fouque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;taille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toledo-Moreo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laneurit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo-Moreo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapuis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21658" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>