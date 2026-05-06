--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -100,1738 +100,1725 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">scout</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_human_localisation_rtls_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:6b80e85abf115f7f2a3ea38535f0fe20219bdc52;origin=https://github.com/Romea/scout;visit=swh:1:snp:8da8c250951f634f34b43ee5dd60d1a5fee55c6d;anchor=swh:1:rev:3aa1ef5d463162b9064ac7f5ba8a4bca5ca7f716⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:7bc9859708d429f1f73077c741a352af4f40ea64;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-rtls-plugin;visit=swh:1:snp:14b24b4f89053294a34640de2fcdb31921605af1;anchor=swh:1:rev:d56821415f3ca998782d6b4f2f86af6ce472e805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784818v1</w:t>
+                <w:t xml:space="preserve">hal-04828394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">husky</w:t>
+                <w:t xml:space="preserve">romea_ros2_mobile_base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:89e0e05fea422f9696aa6fb0ca3e3fd0fb93a9e2;origin=https://github.com/Romea/husky;visit=swh:1:snp:711a403c31952e392065469c668f416ca442b7ed;anchor=swh:1:rev:092e4a6f89824e7f88910f237d47863eefb1a6b3⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fa3cf0f97d9a957db1130c905d8d3ffe3b94a2e3;origin=https://github.com/Romea/romea-ros2-mobile-base;visit=swh:1:snp:06ec5924092b795f344a3180280931745962800a;anchor=swh:1:rev:7d7b9269ffc32369021f57ecfb7a827b90c10ce2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782025v1</w:t>
+                <w:t xml:space="preserve">hal-04780591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aroco</w:t>
+                <w:t xml:space="preserve">romea_core_rtls_transceiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ba1d325890d382c8271ec1b074fdaaa7749cedab;origin=https://github.com/Romea/romea-core-rtls-transceiver;visit=swh:1:snp:b3d563739abac9a7d93a526ec1d7276bee9d15eb;anchor=swh:1:rev:22e6e1aac059b21ace30226fbec3d669bbcf1500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rousseau</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04777052v1</w:t>
+                <w:t xml:space="preserve">hal-04731725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_common</w:t>
+                <w:t xml:space="preserve">romea_core_localisation_gps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:91f49fcefb579440c0035b5a9b83e66ca979f248;origin=https://github.com/Romea/romea-ros2-common;visit=swh:1:snp:5c05d33eb98da20da8071c756e9bee3b43a2d58a;anchor=swh:1:rev:f956ede65c84faea0d27128575f0189891a91941⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0c19465bb6063c77ea36a590323afc6cb5d04fdf;origin=https://github.com/Romea/romea-core-localisation-gps;visit=swh:1:snp:69c1c0cc476b6d2cb7b9cd4f2f09d19001359d6a;anchor=swh:1:rev:bf8b751a15a2fdc7159edff7f7ecfbd33b471c87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835439v1</w:t>
+                <w:t xml:space="preserve">hal-04727776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_localisation_odo_plugin</w:t>
+                <w:t xml:space="preserve">romea_core_filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:ebf0678f6c78c84ecdc49c20143c85323e70df84⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8d692a5f0acf581561ddc7409702675301c205dd;origin=https://github.com/Romea/romea-core-filtering;visit=swh:1:snp:18dc51a4eac04f443cd460540bd74ebc850b9f9a;anchor=swh:1:rev:dd2adda633a55605e7ccc1a3d782c0c718cfe6b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791304v1</w:t>
+                <w:t xml:space="preserve">hal-04719290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_path</w:t>
+                <w:t xml:space="preserve">romea_ros2_localisation_utils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:a8f1a8259a20a3145647146c5b481a0005aa2c9d;origin=https://github.com/Romea/romea-core-path;visit=swh:1:snp:bdabcfed640d4fd21fc4af2709f280f843fe856c;anchor=swh:1:rev:19fbc5283c6a46c8bf25fb0e88e32a14eb1bc338⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e8863d3237bc20825b390359fc0731a9aa0d98a3;origin=https://github.com/Romea/romea-ros2-localisation-utils;visit=swh:1:snp:a592b88b921d96a5d2107dd8f9b11beacc09df29;anchor=swh:1:rev:31adf46874d3b41dbc9ba0d0077ca74377d2a0c8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726676v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">robucar</w:t>
+                <w:t xml:space="preserve">romea_localisation_imu_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:e18544197543698aad25e32a24183403900623c3;origin=https://github.com/Romea/robucar;visit=swh:1:snp:95920f1e513bfee92c844fb345eb2df1c3cbf0c5;anchor=swh:1:rev:c76a6f4b5508adf7a90bbb807c199fc327e526a3⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:516a184323ff30bca06a92c285d6e17c63e18bcb;origin=https://github.com/Romea/romea-ros2-localisation-imu-plugin;visit=swh:1:snp:b1b258ff223069e986df0249b0d470b57b46521c;anchor=swh:1:rev:3a9566d7689dac5444a0749ba986ff2b7f3d814e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777274v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_camera</w:t>
+                <w:t xml:space="preserve">romea_ros2_joystick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:59c4201edbda7919c6be3dd1f1e721254847693c;origin=https://github.com/Romea/romea-ros2-camera;visit=swh:1:snp:8ffebc8d40177b7d0e8ff4da1e53c0b076691a9c;anchor=swh:1:rev:8597682396a7ffa60fc009884b195b7417eed550⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:90eb363689f3f0f3a52bd6d9687f69d291354925;origin=https://github.com/Romea/romea-ros2-joy;visit=swh:1:snp:cd11cdbf6808622541cbcc5c2dbc86795d10686b;anchor=swh:1:rev:9fd959d68f25938d97df8a82d25dd9a4620a2e9d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753925v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_mobile_base</w:t>
+                <w:t xml:space="preserve">romea_core_path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:867889fb7ed8fb827239b37fc78e003d75d1d30d;origin=https://github.com/Romea/romea-core-mobile-base;visit=swh:1:snp:33b0ffd0379ab84c4c52f8f182adeb0e92615c36;anchor=swh:1:rev:9a01caa28bc4c7c7b42d62f6c8b4737de321213d⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a8f1a8259a20a3145647146c5b481a0005aa2c9d;origin=https://github.com/Romea/romea-core-path;visit=swh:1:snp:bdabcfed640d4fd21fc4af2709f280f843fe856c;anchor=swh:1:rev:19fbc5283c6a46c8bf25fb0e88e32a14eb1bc338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731861v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_world_localisation_core</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_human_localisation_core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:57a0149445759826910c7747918d204387c7ab49;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-core;visit=swh:1:snp:828c24d26d0a6bfb6b049fa5473fd7e2d39b4784;anchor=swh:1:rev:e08d7fef9bfa5cedaba9bc9571b24bf23ae4dbc7⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:50287bcd55eeecad33b64adfde6ff6c06d43b1ac;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-core;visit=swh:1:snp:22140ecea79dc07f7329635aa1c5aa4edafbff8b;anchor=swh:1:rev:d17f682829efeb17d7856dca17b726913a18af61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828381v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_human_localisation_core</w:t>
+                <w:t xml:space="preserve">romea_ros2_localisation_msgs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:50287bcd55eeecad33b64adfde6ff6c06d43b1ac;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-core;visit=swh:1:snp:22140ecea79dc07f7329635aa1c5aa4edafbff8b;anchor=swh:1:rev:d17f682829efeb17d7856dca17b726913a18af61⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4beeb8fe34935e179ef46b8f5d39e9a46c43fec5;origin=https://github.com/Romea/romea-ros2-localisation-msgs;visit=swh:1:snp:5ecc2ffb976c922526485a908b9bc7c3e6cb2501;anchor=swh:1:rev:a997750d72f8380051f755ce0c8d571e34997af9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828366v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_localisation_msgs</w:t>
+                <w:t xml:space="preserve">romea_core_mobile_base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:4beeb8fe34935e179ef46b8f5d39e9a46c43fec5;origin=https://github.com/Romea/romea-ros2-localisation-msgs;visit=swh:1:snp:5ecc2ffb976c922526485a908b9bc7c3e6cb2501;anchor=swh:1:rev:a997750d72f8380051f755ce0c8d571e34997af9⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:867889fb7ed8fb827239b37fc78e003d75d1d30d;origin=https://github.com/Romea/romea-core-mobile-base;visit=swh:1:snp:33b0ffd0379ab84c4c52f8f182adeb0e92615c36;anchor=swh:1:rev:9a01caa28bc4c7c7b42d62f6c8b4737de321213d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828424v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_localisation_utils</w:t>
+                <w:t xml:space="preserve">romea_ros2_camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:e8863d3237bc20825b390359fc0731a9aa0d98a3;origin=https://github.com/Romea/romea-ros2-localisation-utils;visit=swh:1:snp:a592b88b921d96a5d2107dd8f9b11beacc09df29;anchor=swh:1:rev:31adf46874d3b41dbc9ba0d0077ca74377d2a0c8⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:59c4201edbda7919c6be3dd1f1e721254847693c;origin=https://github.com/Romea/romea-ros2-camera;visit=swh:1:snp:8ffebc8d40177b7d0e8ff4da1e53c0b076691a9c;anchor=swh:1:rev:8597682396a7ffa60fc009884b195b7417eed550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828359v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_filtering</w:t>
+                <w:t xml:space="preserve">robucar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e18544197543698aad25e32a24183403900623c3;origin=https://github.com/Romea/robucar;visit=swh:1:snp:95920f1e513bfee92c844fb345eb2df1c3cbf0c5;anchor=swh:1:rev:c76a6f4b5508adf7a90bbb807c199fc327e526a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Aufrère</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04719290v1</w:t>
+                <w:t xml:space="preserve">hal-04777274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_localisation_imu_plugin</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_world_localisation_core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:57a0149445759826910c7747918d204387c7ab49;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-core;visit=swh:1:snp:828c24d26d0a6bfb6b049fa5473fd7e2d39b4784;anchor=swh:1:rev:e08d7fef9bfa5cedaba9bc9571b24bf23ae4dbc7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:516a184323ff30bca06a92c285d6e17c63e18bcb;origin=https://github.com/Romea/romea-ros2-localisation-imu-plugin;visit=swh:1:snp:b1b258ff223069e986df0249b0d470b57b46521c;anchor=swh:1:rev:3a9566d7689dac5444a0749ba986ff2b7f3d814e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04791254v1</w:t>
+                <w:t xml:space="preserve">hal-04828381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_joystick</w:t>
+                <w:t xml:space="preserve">romea_ros2_rgbd_camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:cac164c46f195a7c0013c052804aa543089c8f91;origin=https://github.com/Romea/romea-ros2-rgbd-camera;visit=swh:1:snp:35457fa50edc9072e0fb2be59383a6ec7cadde7e;anchor=swh:1:rev:26ff6906a710a8a2840c170e8bdc15c7320f96b4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:90eb363689f3f0f3a52bd6d9687f69d291354925;origin=https://github.com/Romea/romea-ros2-joy;visit=swh:1:snp:cd11cdbf6808622541cbcc5c2dbc86795d10686b;anchor=swh:1:rev:9fd959d68f25938d97df8a82d25dd9a4620a2e9d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04736143v1</w:t>
+                <w:t xml:space="preserve">hal-04836418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_rgbd_camera</w:t>
+                <w:t xml:space="preserve">romea_core_localisation_imu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:32d39aa5418f862bc577c24b8455c38c18879482;origin=https://github.com/Romea/romea-core-localisation-imu;visit=swh:1:snp:c652278787c61f976261bee5a7f9640ca0bad4b1;anchor=swh:1:rev:d4e7c5194a86f8d1a855a44841ceeaddd9cd22ae⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:cac164c46f195a7c0013c052804aa543089c8f91;origin=https://github.com/Romea/romea-ros2-rgbd-camera;visit=swh:1:snp:35457fa50edc9072e0fb2be59383a6ec7cadde7e;anchor=swh:1:rev:26ff6906a710a8a2840c170e8bdc15c7320f96b4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04836418v1</w:t>
+                <w:t xml:space="preserve">hal-04727717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_localisation_imu</w:t>
+                <w:t xml:space="preserve">romea_ros2_stereo_camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:983d0c6e5aeb1dc1c925c4f22aaa70b2ec32f2ec;origin=https://github.com/Romea/romea-ros2-stereo-camera;visit=swh:1:snp:509c585db6a48cd32a206c51b453c219dea3b29f;anchor=swh:1:rev:07c858edb3b7e81ac8fdc200fa4cea4deaa63b6f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:32d39aa5418f862bc577c24b8455c38c18879482;origin=https://github.com/Romea/romea-core-localisation-imu;visit=swh:1:snp:c652278787c61f976261bee5a7f9640ca0bad4b1;anchor=swh:1:rev:d4e7c5194a86f8d1a855a44841ceeaddd9cd22ae⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04727717v1</w:t>
+                <w:t xml:space="preserve">hal-04754222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_mobile_base</w:t>
+                <w:t xml:space="preserve">adap2e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:f5be5bfefb53837e613919caff1b99f892c4427b;origin=https://github.com/Romea/adap2e;visit=swh:1:snp:5735f996362a28000cd1b650432f882dcd548596;anchor=swh:1:rev:bf58848e5751dbd3d45e5edfe5ce12ad16f942de⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Pierre</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04780591v1</w:t>
+                <w:t xml:space="preserve">hal-04756858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_human_localisation_rtls_plugin</w:t>
+                <w:t xml:space="preserve">romea_ros2_lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:7bc9859708d429f1f73077c741a352af4f40ea64;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-rtls-plugin;visit=swh:1:snp:14b24b4f89053294a34640de2fcdb31921605af1;anchor=swh:1:rev:d56821415f3ca998782d6b4f2f86af6ce472e805⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0d7d354cd0e6a35f71788a24c6eab9aae5df529d;origin=https://github.com/Romea/romea-ros2-lidar;visit=swh:1:snp:aaae83adb7f3cb90f259e4f4d90e15111db8f923;anchor=swh:1:rev:3ed360fce3dbdc303acd1114e6ecf681c88aab6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828394v1</w:t>
+                <w:t xml:space="preserve">hal-04745969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_rtls_transceiver</w:t>
+                <w:t xml:space="preserve">romea_ros2_teleop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ba1d325890d382c8271ec1b074fdaaa7749cedab;origin=https://github.com/Romea/romea-core-rtls-transceiver;visit=swh:1:snp:b3d563739abac9a7d93a526ec1d7276bee9d15eb;anchor=swh:1:rev:22e6e1aac059b21ace30226fbec3d669bbcf1500⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:fa445de8295e347e023d5b09c3c6c47012187edc;origin=https://github.com/Romea/romea-ros2-teleop;visit=swh:1:snp:ac57443c2186d2184560d02a752b7c2de770082a;anchor=swh:1:rev:7b670d7546c95725560434892fc5cd4678b3cc6b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731725v1</w:t>
+                <w:t xml:space="preserve">hal-04737739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_localisation_gps</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_robot_localisation_rtls_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0c19465bb6063c77ea36a590323afc6cb5d04fdf;origin=https://github.com/Romea/romea-core-localisation-gps;visit=swh:1:snp:69c1c0cc476b6d2cb7b9cd4f2f09d19001359d6a;anchor=swh:1:rev:bf8b751a15a2fdc7159edff7f7ecfbd33b471c87⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:c9ee8ae23d80de4a3e450616abe31abf8b8783f7;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-rtls-plugin;visit=swh:1:snp:ef7e43967238aa9e93e02b233560aa10b872f3ac;anchor=swh:1:rev:44b448149b2557b09330643ac454f10edc2b0eec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727776v1</w:t>
+                <w:t xml:space="preserve">hal-04828410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_robot_localisation_rtls_plugin</w:t>
+                <w:t xml:space="preserve">romea_localisation_gps_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:c9ee8ae23d80de4a3e450616abe31abf8b8783f7;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-rtls-plugin;visit=swh:1:snp:ef7e43967238aa9e93e02b233560aa10b872f3ac;anchor=swh:1:rev:44b448149b2557b09330643ac454f10edc2b0eec⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:b8ce4bc9ffc5354ebb975068185cb3c28755b44f;origin=https://github.com/Romea/romea-ros2-localisation-gps-plugin;visit=swh:1:snp:591eaaaebc9c8f2009d6844d5b22fbb978f34d37;anchor=swh:1:rev:f6e061881b81d28a297c6e51c899e51bff4807b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828410v1</w:t>
+                <w:t xml:space="preserve">hal-04791185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">romea_ros2_robot_to_robot_localisation_core</w:t>
               </w:r>
@@ -1882,1628 +1869,1641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_teleop</w:t>
+                <w:t xml:space="preserve">romea_core_path_following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:fa445de8295e347e023d5b09c3c6c47012187edc;origin=https://github.com/Romea/romea-ros2-teleop;visit=swh:1:snp:ac57443c2186d2184560d02a752b7c2de770082a;anchor=swh:1:rev:7b670d7546c95725560434892fc5cd4678b3cc6b⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:663487555a3df38f45e016124044d1ec2cf2606d;origin=https://github.com/Romea/romea-core-path-following;visit=swh:1:snp:8195a77163209fd3f21a332a796d9f74882cc205;anchor=swh:1:rev:529ed9b2af303c16b92aee76988bae7251a7b00a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737739v1</w:t>
+                <w:t xml:space="preserve">hal-04731680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_localisation_gps_plugin</w:t>
+                <w:t xml:space="preserve">romea_core_localisation_rtls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:b8ce4bc9ffc5354ebb975068185cb3c28755b44f;origin=https://github.com/Romea/romea-ros2-localisation-gps-plugin;visit=swh:1:snp:591eaaaebc9c8f2009d6844d5b22fbb978f34d37;anchor=swh:1:rev:f6e061881b81d28a297c6e51c899e51bff4807b9⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:d3b2b8635e9ff8a754be3a27602874bc246226f9;origin=https://github.com/Romea/romea-core-localisation-rtls;visit=swh:1:snp:99ed3e4f31453ce54b691c02b2405eb88a04b2d8;anchor=swh:1:rev:39a670255fd25c5fb83f014a82adb785a0e106fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791185v1</w:t>
+                <w:t xml:space="preserve">hal-04727814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_lidar</w:t>
+                <w:t xml:space="preserve">alpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0d7d354cd0e6a35f71788a24c6eab9aae5df529d;origin=https://github.com/Romea/romea-ros2-lidar;visit=swh:1:snp:aaae83adb7f3cb90f259e4f4d90e15111db8f923;anchor=swh:1:rev:3ed360fce3dbdc303acd1114e6ecf681c88aab6d⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745969v1</w:t>
+                <w:t xml:space="preserve">hal-04756318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">adap2e</w:t>
+                <w:t xml:space="preserve">romea_core_localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f5be5bfefb53837e613919caff1b99f892c4427b;origin=https://github.com/Romea/adap2e;visit=swh:1:snp:5735f996362a28000cd1b650432f882dcd548596;anchor=swh:1:rev:bf58848e5751dbd3d45e5edfe5ce12ad16f942de⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:7379e1648eb63121961893eec98e81500924c5df;origin=https://github.com/Romea/romea-core-localisation;visit=swh:1:snp:d0478a5cdf85b4431ab9972a101398493bff5dbf;anchor=swh:1:rev:06bbc72197b018935bef9585f9086c4f21546e6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756858v1</w:t>
+                <w:t xml:space="preserve">hal-04727552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_stereo_camera</w:t>
+                <w:t xml:space="preserve">romea_core_imu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:983d0c6e5aeb1dc1c925c4f22aaa70b2ec32f2ec;origin=https://github.com/Romea/romea-ros2-stereo-camera;visit=swh:1:snp:509c585db6a48cd32a206c51b453c219dea3b29f;anchor=swh:1:rev:07c858edb3b7e81ac8fdc200fa4cea4deaa63b6f⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:304d1eef3beb6b6070562ff5ab00c3c1e16a45f9;origin=https://github.com/Romea/romea-core-imu;visit=swh:1:snp:c8ffde4a10ed5bdfd88e0e620a79b656928af92f;anchor=swh:1:rev:d2bd8e381753a6c93ea1e16c05a3c2c36b5d5dbb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754222v1</w:t>
+                <w:t xml:space="preserve">hal-04724083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_path_following</w:t>
+                <w:t xml:space="preserve">romea_ros2_robot_to_world_localisation_rtls_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:663487555a3df38f45e016124044d1ec2cf2606d;origin=https://github.com/Romea/romea-core-path-following;visit=swh:1:snp:8195a77163209fd3f21a332a796d9f74882cc205;anchor=swh:1:rev:529ed9b2af303c16b92aee76988bae7251a7b00a⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:a62318cf27f42af3e6f1ea6f094b94617991dc41;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-rtls-plugin;visit=swh:1:snp:85810d8a85f29e0e908bcadfcfe2db74d9d95ece;anchor=swh:1:rev:d38bc124a9476f73fc70a2c5a925aac42c6c2685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731680v1</w:t>
+                <w:t xml:space="preserve">hal-04828416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_robot_to_world_localisation_rtls_plugin</w:t>
+                <w:t xml:space="preserve">hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:a62318cf27f42af3e6f1ea6f094b94617991dc41;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-rtls-plugin;visit=swh:1:snp:85810d8a85f29e0e908bcadfcfe2db74d9d95ece;anchor=swh:1:rev:d38bc124a9476f73fc70a2c5a925aac42c6c2685⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:727695844343404def29aa49eec4ff2f892fd655;origin=https://github.com/Romea/hunter;visit=swh:1:snp:e644b9424395daf9b2e9260901c2fda4e7ab8ccb;anchor=swh:1:rev:f748076b19b7f3ddc9920f46d670f3e3cfeff9f2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828416v1</w:t>
+                <w:t xml:space="preserve">hal-04782452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_imu</w:t>
+                <w:t xml:space="preserve">romea_core_control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:304d1eef3beb6b6070562ff5ab00c3c1e16a45f9;origin=https://github.com/Romea/romea-core-imu;visit=swh:1:snp:c8ffde4a10ed5bdfd88e0e620a79b656928af92f;anchor=swh:1:rev:d2bd8e381753a6c93ea1e16c05a3c2c36b5d5dbb⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ef796af316d454353e08c719427f1faad1e356f7;origin=https://github.com/Romea/romea-core-control;visit=swh:1:snp:62060b98dab7a5eabf06d0680640e25aa1dda1ce;anchor=swh:1:rev:95d071601b9fe8e87df824a8a7ce408263e98d63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724083v1</w:t>
+                <w:t xml:space="preserve">hal-04728162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpo</w:t>
+                <w:t xml:space="preserve">romea_ros2_simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:835038ce11101d537635439a986adc4066c55360;origin=https://github.com/Romea/romea-ros2-simulation;visit=swh:1:snp:a82d95b3f23e8ac1912acfe85b32a5e775610005;anchor=swh:1:rev:fac256b7a4962b3b4cab200c221ea61fe443af06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756318v1</w:t>
+                <w:t xml:space="preserve">hal-04835589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_localisation</w:t>
+                <w:t xml:space="preserve">romea_core_path_matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:7379e1648eb63121961893eec98e81500924c5df;origin=https://github.com/Romea/romea-core-localisation;visit=swh:1:snp:d0478a5cdf85b4431ab9972a101398493bff5dbf;anchor=swh:1:rev:06bbc72197b018935bef9585f9086c4f21546e6d⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:f1b72886c5fd9f598f5034a86c040dbcbfd8dded;origin=https://github.com/Romea/romea_core_path_matching;visit=swh:1:snp:ec3aa68bdaa02fb02d315e5dffc06675b9853f6f;anchor=swh:1:rev:fa485328011324d89d22bf9e4e534644e6d1239f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727552v1</w:t>
+                <w:t xml:space="preserve">hal-04727835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_localisation_rtls</w:t>
+                <w:t xml:space="preserve">romea_core_gps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:d3b2b8635e9ff8a754be3a27602874bc246226f9;origin=https://github.com/Romea/romea-core-localisation-rtls;visit=swh:1:snp:99ed3e4f31453ce54b691c02b2405eb88a04b2d8;anchor=swh:1:rev:39a670255fd25c5fb83f014a82adb785a0e106fe⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:74c759d4cb836f4c28616ae511d64cdf93155756;origin=https://github.com/Romea/romea-core-gps;visit=swh:1:snp:2854c0fb34f12570697667073c0aee67bdc4fe7c;anchor=swh:1:rev:cf5ca2cc0294a8ea1767c96fe42c43a3b0899503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727814v1</w:t>
+                <w:t xml:space="preserve">hal-04723288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_imu</w:t>
+                <w:t xml:space="preserve">cinteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0e78a6116bc59aa2d014a5a1eca1d73a9ba3d478;origin=https://github.com/Romea/cinteo;visit=swh:1:snp:5c47dbeec001657c0d186abde4983b88dc46aa5b;anchor=swh:1:rev:7169fc397aef456ffa1e63b12ca56d6250cf8c43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745690v1</w:t>
+                <w:t xml:space="preserve">hal-04784986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_gps</w:t>
+                <w:t xml:space="preserve">romea_core_common</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:b99ae7ab329e71a1af3604bf22cc3433cf40a7b6;origin=https://github.com/Romea/romea-core-common;visit=swh:1:snp:934f5746358d3ae0b4c55483e9a99907db65ff06;anchor=swh:1:rev:816fdf021bad6669946d18eebe30f52488c7d1cb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745050v1</w:t>
+                <w:t xml:space="preserve">hal-04712975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_cmd_mux</w:t>
+                <w:t xml:space="preserve">romea_core_rtls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:5eae8e5b0c2e3b87ef5805a4ee157a650c6d65de;origin=https://github.com/Romea/romea-ros2-cmd-mux;visit=swh:1:snp:61d585bf83f3d045f29d9b7d5f1d58e432373d5f;anchor=swh:1:rev:ce5147196036f5e3551aea2a02a7c7c2b9455b27⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:c7d58c4b52b97be990f01d0a641144fb8933fd88;origin=https://github.com/Romea/romea-core-rtls;visit=swh:1:snp:0a6f79e42acfc2870ffa8ab1efbeb7ffba325379;anchor=swh:1:rev:55516e22bfe66bcf4145f0edcab050b804d89322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735113v1</w:t>
+                <w:t xml:space="preserve">hal-04725263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_control</w:t>
+                <w:t xml:space="preserve">romea_ros2_cmd_mux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ef796af316d454353e08c719427f1faad1e356f7;origin=https://github.com/Romea/romea-core-control;visit=swh:1:snp:62060b98dab7a5eabf06d0680640e25aa1dda1ce;anchor=swh:1:rev:95d071601b9fe8e87df824a8a7ce408263e98d63⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:5eae8e5b0c2e3b87ef5805a4ee157a650c6d65de;origin=https://github.com/Romea/romea-ros2-cmd-mux;visit=swh:1:snp:61d585bf83f3d045f29d9b7d5f1d58e432373d5f;anchor=swh:1:rev:ce5147196036f5e3551aea2a02a7c7c2b9455b27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728162v1</w:t>
+                <w:t xml:space="preserve">hal-04735113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_path_matching</w:t>
+                <w:t xml:space="preserve">romea_ros2_gps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f1b72886c5fd9f598f5034a86c040dbcbfd8dded;origin=https://github.com/Romea/romea_core_path_matching;visit=swh:1:snp:ec3aa68bdaa02fb02d315e5dffc06675b9853f6f;anchor=swh:1:rev:fa485328011324d89d22bf9e4e534644e6d1239f⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727835v1</w:t>
+                <w:t xml:space="preserve">hal-04745050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_simulation</w:t>
+                <w:t xml:space="preserve">romea_ros2_imu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:835038ce11101d537635439a986adc4066c55360;origin=https://github.com/Romea/romea-ros2-simulation;visit=swh:1:snp:a82d95b3f23e8ac1912acfe85b32a5e775610005;anchor=swh:1:rev:fac256b7a4962b3b4cab200c221ea61fe443af06⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835589v1</w:t>
+                <w:t xml:space="preserve">hal-04745690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_rtls</w:t>
+                <w:t xml:space="preserve">romea_localisation_odo_plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:c7d58c4b52b97be990f01d0a641144fb8933fd88;origin=https://github.com/Romea/romea-core-rtls;visit=swh:1:snp:0a6f79e42acfc2870ffa8ab1efbeb7ffba325379;anchor=swh:1:rev:55516e22bfe66bcf4145f0edcab050b804d89322⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ebf0678f6c78c84ecdc49c20143c85323e70df84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725263v1</w:t>
+                <w:t xml:space="preserve">hal-04791304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hunter</w:t>
+                <w:t xml:space="preserve">aroco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:727695844343404def29aa49eec4ff2f892fd655;origin=https://github.com/Romea/hunter;visit=swh:1:snp:e644b9424395daf9b2e9260901c2fda4e7ab8ccb;anchor=swh:1:rev:f748076b19b7f3ddc9920f46d670f3e3cfeff9f2⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:d703a5eaa719398ea5a911deeee623a5bd06e012;origin=https://github.com/Romea/aroco;visit=swh:1:snp:4808c770f5b57f439f0d3d22630937182e1f7ba4;anchor=swh:1:rev:04701fa167bc9e0f5b39449e4d246e69e3e7d007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782452v1</w:t>
+                <w:t xml:space="preserve">hal-04777052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cinteo</w:t>
+                <w:t xml:space="preserve">husky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0e78a6116bc59aa2d014a5a1eca1d73a9ba3d478;origin=https://github.com/Romea/cinteo;visit=swh:1:snp:5c47dbeec001657c0d186abde4983b88dc46aa5b;anchor=swh:1:rev:7169fc397aef456ffa1e63b12ca56d6250cf8c43⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:89e0e05fea422f9696aa6fb0ca3e3fd0fb93a9e2;origin=https://github.com/Romea/husky;visit=swh:1:snp:711a403c31952e392065469c668f416ca442b7ed;anchor=swh:1:rev:092e4a6f89824e7f88910f237d47863eefb1a6b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784986v1</w:t>
+                <w:t xml:space="preserve">hal-04782025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_gps</w:t>
+                <w:t xml:space="preserve">scout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:74c759d4cb836f4c28616ae511d64cdf93155756;origin=https://github.com/Romea/romea-core-gps;visit=swh:1:snp:2854c0fb34f12570697667073c0aee67bdc4fe7c;anchor=swh:1:rev:cf5ca2cc0294a8ea1767c96fe42c43a3b0899503⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:6b80e85abf115f7f2a3ea38535f0fe20219bdc52;origin=https://github.com/Romea/scout;visit=swh:1:snp:8da8c250951f634f34b43ee5dd60d1a5fee55c6d;anchor=swh:1:rev:3aa1ef5d463162b9064ac7f5ba8a4bca5ca7f716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723288v1</w:t>
+                <w:t xml:space="preserve">hal-04784818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_core_common</w:t>
+                <w:t xml:space="preserve">romea_ros2_common</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:b99ae7ab329e71a1af3604bf22cc3433cf40a7b6;origin=https://github.com/Romea/romea-core-common;visit=swh:1:snp:934f5746358d3ae0b4c55483e9a99907db65ff06;anchor=swh:1:rev:816fdf021bad6669946d18eebe30f52488c7d1cb⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:91f49fcefb579440c0035b5a9b83e66ca979f248;origin=https://github.com/Romea/romea-ros2-common;visit=swh:1:snp:5c05d33eb98da20da8071c756e9bee3b43a2d58a;anchor=swh:1:rev:f956ede65c84faea0d27128575f0189891a91941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712975v1</w:t>
+                <w:t xml:space="preserve">hal-04835439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3783,508 +3783,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-trajectory approach for a generic coordination paradigm of wheeled mobile manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Control Strategy to Achieve Autonomous Field Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3143894⟩</w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.770-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4030050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856781v1</w:t>
+                <w:t xml:space="preserve">hal-04021011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Control Strategy to Achieve Autonomous Field Operation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Online tuning of control parameters for off-road mobile robots: novel deterministic and neural network-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley William David Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4030050⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2022.3151067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021011v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online tuning of control parameters for off-road mobile robots: novel deterministic and neural network-based approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashley William David Hill</w:t>
+                <w:t xml:space="preserve">Online Gain Tuning Using Neural Networks: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MRA.2022.3151067⟩</w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.1200-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4040075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856830v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Gain Tuning Using Neural Networks: A Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-trajectory approach for a generic coordination paradigm of wheeled mobile manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Hill</w:t>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.1200-1211. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.2329-2336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4040075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3143894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072570v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusing GNSS, dead-reckoning and enhanced maps for road vehicle lane-level navigation</w:t>
               </w:r>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23, NO 2, pp.159-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4495,51 +4495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate vehicle positioning onto a numerical map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4603,377 +4603,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an Architecture for Agricultural Autonomous Robots’ Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
+                <w:t xml:space="preserve">Mateus Vilela Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Comp Soc; Griffith Univ; Destinat Gold Coast, Oct 2021, Gold Coast, Australia. </w:t>
+              <w:t xml:space="preserve">IEEE 25th International Enterprise Distributed Object Computing Workshop (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. pp.194-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479790v1</w:t>
+                <w:t xml:space="preserve">hal-03627926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Architecture for Agricultural Autonomous Robots’ Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Vilela Souza</w:t>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Enterprise Distributed Object Computing Workshop (EDOCW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. pp.194-203, </w:t>
+              <w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Comp Soc; Griffith Univ; Destinat Gold Coast, Oct 2021, Gold Coast, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627926v1</w:t>
+                <w:t xml:space="preserve">hal-03479790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online velocity fluctuation of off-road wheeled mobile robots: A reinforcement learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2021, International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4992,360 +4992,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online velocity fluctuation of off-road wheeled mobile robots: A reinforcement learning approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Modeling Data for IoT Agroecology Applications by means of a UML Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gauthier-Clerc</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp. 2421-2427, </w:t>
+              <w:t xml:space="preserve">International Conference on Management of Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Event Tunisia, Tunisia. pp.120-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3444757.3485109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829408v1</w:t>
+                <w:t xml:space="preserve">hal-04072420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Modeling Data for IoT Agroecology Applications by means of a UML Profile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online velocity fluctuation of off-road wheeled mobile robots: A reinforcement learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Management of Digital EcoSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual Event Tunisia, Tunisia. pp.120-128, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp. 2421-2427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3444757.3485109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072420v1</w:t>
+                <w:t xml:space="preserve">hal-03829408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-robots trajectory planning for farm field coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,77 +5383,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Human Tracking using UWB sensors for mobile robots: An Observer-Based approach to follow the human path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Peynot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5500,90 +5500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online gain setting method for path tracking using CMA-ES: Application to off-road mobile robot control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2020, International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5710,455 +5710,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-Only Based Cooperative Localization for Mobile Robots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative localization based on range-only measurements from robots and infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Debain</w:t>
+                <w:t xml:space="preserve">C. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International conference on machine control and guidance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887162v1</w:t>
+                <w:t xml:space="preserve">hal-02608978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative localization based on range-only measurements from robots and infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapuis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laneurit Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debain Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Control and Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative localization based on range-only measurements from robots and infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pierre</w:t>
+                <w:t xml:space="preserve">Range-Only Based Cooperative Localization for Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chapuis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Debain</w:t>
+                <w:t xml:space="preserve">Christopher Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on machine control and guidance.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1933-1939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608978v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRACKBOD, an accurate, robust and low cost system for mobile robot person following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCG 2016 – 5th International Conference on Machine Control &amp; Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA, Oct 2016, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6410,325 +6410,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making an Enhanced Map for Lane Location Based Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A NOVEL SYSTEM USING ENHANCED DIGITAL MAPS AND WAAS FOR A LANE-LEVEL POSITIONING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bétaille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Laneurit</w:t>
+                <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International IEEE Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijin, Chine, China</w:t>
+              <w:t xml:space="preserve">15th World Congress On Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITS, Nov 2008, NEW YORK, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505171v1</w:t>
+                <w:t xml:space="preserve">hal-04505141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOVEL SYSTEM USING ENHANCED DIGITAL MAPS AND WAAS FOR A LANE-LEVEL POSITIONING</w:t>
+                <w:t xml:space="preserve">Lane-level positioning for cooperative systems using EGNOS and enhanced digital maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bétaille</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Toledo-Moreo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress On Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITS, Nov 2008, NEW YORK, NY, United States</w:t>
+              <w:t xml:space="preserve">ENC GNSS Congress "Toulouse Space Show"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505141v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lane-level positioning for cooperative systems using EGNOS and enhanced digital maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Making an Enhanced Map for Lane Location Based Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Laneurit</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Toledo-Moreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Toledo-Moreo</w:t>
+                <w:t xml:space="preserve">J Laneurit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC GNSS Congress "Toulouse Space Show"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11th International IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijin, Chine, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505245v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle localization on a map using particles filtering</w:t>
               </w:r>
@@ -6835,51 +6835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,51 +7202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6b80e85abf115f7f2a3ea38535f0fe20219bdc52;origin=https://github.com/Romea/scout;visit=swh:1:snp:8da8c250951f634f34b43ee5dd60d1a5fee55c6d;anchor=swh:1:rev:3aa1ef5d463162b9064ac7f5ba8a4bca5ca7f716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89e0e05fea422f9696aa6fb0ca3e3fd0fb93a9e2;origin=https://github.com/Romea/husky;visit=swh:1:snp:711a403c31952e392065469c668f416ca442b7ed;anchor=swh:1:rev:092e4a6f89824e7f88910f237d47863eefb1a6b3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d703a5eaa719398ea5a911deeee623a5bd06e012;origin=https://github.com/Romea/aroco;visit=swh:1:snp:4808c770f5b57f439f0d3d22630937182e1f7ba4;anchor=swh:1:rev:04701fa167bc9e0f5b39449e4d246e69e3e7d007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:91f49fcefb579440c0035b5a9b83e66ca979f248;origin=https://github.com/Romea/romea-ros2-common;visit=swh:1:snp:5c05d33eb98da20da8071c756e9bee3b43a2d58a;anchor=swh:1:rev:f956ede65c84faea0d27128575f0189891a91941" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791304v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ebf0678f6c78c84ecdc49c20143c85323e70df84" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a8f1a8259a20a3145647146c5b481a0005aa2c9d;origin=https://github.com/Romea/romea-core-path;visit=swh:1:snp:bdabcfed640d4fd21fc4af2709f280f843fe856c;anchor=swh:1:rev:19fbc5283c6a46c8bf25fb0e88e32a14eb1bc338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e18544197543698aad25e32a24183403900623c3;origin=https://github.com/Romea/robucar;visit=swh:1:snp:95920f1e513bfee92c844fb345eb2df1c3cbf0c5;anchor=swh:1:rev:c76a6f4b5508adf7a90bbb807c199fc327e526a3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59c4201edbda7919c6be3dd1f1e721254847693c;origin=https://github.com/Romea/romea-ros2-camera;visit=swh:1:snp:8ffebc8d40177b7d0e8ff4da1e53c0b076691a9c;anchor=swh:1:rev:8597682396a7ffa60fc009884b195b7417eed550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:867889fb7ed8fb827239b37fc78e003d75d1d30d;origin=https://github.com/Romea/romea-core-mobile-base;visit=swh:1:snp:33b0ffd0379ab84c4c52f8f182adeb0e92615c36;anchor=swh:1:rev:9a01caa28bc4c7c7b42d62f6c8b4737de321213d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:57a0149445759826910c7747918d204387c7ab49;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-core;visit=swh:1:snp:828c24d26d0a6bfb6b049fa5473fd7e2d39b4784;anchor=swh:1:rev:e08d7fef9bfa5cedaba9bc9571b24bf23ae4dbc7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50287bcd55eeecad33b64adfde6ff6c06d43b1ac;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-core;visit=swh:1:snp:22140ecea79dc07f7329635aa1c5aa4edafbff8b;anchor=swh:1:rev:d17f682829efeb17d7856dca17b726913a18af61" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4beeb8fe34935e179ef46b8f5d39e9a46c43fec5;origin=https://github.com/Romea/romea-ros2-localisation-msgs;visit=swh:1:snp:5ecc2ffb976c922526485a908b9bc7c3e6cb2501;anchor=swh:1:rev:a997750d72f8380051f755ce0c8d571e34997af9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8863d3237bc20825b390359fc0731a9aa0d98a3;origin=https://github.com/Romea/romea-ros2-localisation-utils;visit=swh:1:snp:a592b88b921d96a5d2107dd8f9b11beacc09df29;anchor=swh:1:rev:31adf46874d3b41dbc9ba0d0077ca74377d2a0c8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d692a5f0acf581561ddc7409702675301c205dd;origin=https://github.com/Romea/romea-core-filtering;visit=swh:1:snp:18dc51a4eac04f443cd460540bd74ebc850b9f9a;anchor=swh:1:rev:dd2adda633a55605e7ccc1a3d782c0c718cfe6b0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:516a184323ff30bca06a92c285d6e17c63e18bcb;origin=https://github.com/Romea/romea-ros2-localisation-imu-plugin;visit=swh:1:snp:b1b258ff223069e986df0249b0d470b57b46521c;anchor=swh:1:rev:3a9566d7689dac5444a0749ba986ff2b7f3d814e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:90eb363689f3f0f3a52bd6d9687f69d291354925;origin=https://github.com/Romea/romea-ros2-joy;visit=swh:1:snp:cd11cdbf6808622541cbcc5c2dbc86795d10686b;anchor=swh:1:rev:9fd959d68f25938d97df8a82d25dd9a4620a2e9d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cac164c46f195a7c0013c052804aa543089c8f91;origin=https://github.com/Romea/romea-ros2-rgbd-camera;visit=swh:1:snp:35457fa50edc9072e0fb2be59383a6ec7cadde7e;anchor=swh:1:rev:26ff6906a710a8a2840c170e8bdc15c7320f96b4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32d39aa5418f862bc577c24b8455c38c18879482;origin=https://github.com/Romea/romea-core-localisation-imu;visit=swh:1:snp:c652278787c61f976261bee5a7f9640ca0bad4b1;anchor=swh:1:rev:d4e7c5194a86f8d1a855a44841ceeaddd9cd22ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa3cf0f97d9a957db1130c905d8d3ffe3b94a2e3;origin=https://github.com/Romea/romea-ros2-mobile-base;visit=swh:1:snp:06ec5924092b795f344a3180280931745962800a;anchor=swh:1:rev:7d7b9269ffc32369021f57ecfb7a827b90c10ce2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7bc9859708d429f1f73077c741a352af4f40ea64;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-rtls-plugin;visit=swh:1:snp:14b24b4f89053294a34640de2fcdb31921605af1;anchor=swh:1:rev:d56821415f3ca998782d6b4f2f86af6ce472e805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ba1d325890d382c8271ec1b074fdaaa7749cedab;origin=https://github.com/Romea/romea-core-rtls-transceiver;visit=swh:1:snp:b3d563739abac9a7d93a526ec1d7276bee9d15eb;anchor=swh:1:rev:22e6e1aac059b21ace30226fbec3d669bbcf1500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c19465bb6063c77ea36a590323afc6cb5d04fdf;origin=https://github.com/Romea/romea-core-localisation-gps;visit=swh:1:snp:69c1c0cc476b6d2cb7b9cd4f2f09d19001359d6a;anchor=swh:1:rev:bf8b751a15a2fdc7159edff7f7ecfbd33b471c87" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c9ee8ae23d80de4a3e450616abe31abf8b8783f7;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-rtls-plugin;visit=swh:1:snp:ef7e43967238aa9e93e02b233560aa10b872f3ac;anchor=swh:1:rev:44b448149b2557b09330643ac454f10edc2b0eec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f76925a36b7ee63b6c5a7ad513e688148453bcb;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-core;visit=swh:1:snp:18cf4749635f4829da3a5ae5f03faedcb08c278c;anchor=swh:1:rev:6e9a3519b890f0909f8b8e100f85c4c862c56dd1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa445de8295e347e023d5b09c3c6c47012187edc;origin=https://github.com/Romea/romea-ros2-teleop;visit=swh:1:snp:ac57443c2186d2184560d02a752b7c2de770082a;anchor=swh:1:rev:7b670d7546c95725560434892fc5cd4678b3cc6b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8ce4bc9ffc5354ebb975068185cb3c28755b44f;origin=https://github.com/Romea/romea-ros2-localisation-gps-plugin;visit=swh:1:snp:591eaaaebc9c8f2009d6844d5b22fbb978f34d37;anchor=swh:1:rev:f6e061881b81d28a297c6e51c899e51bff4807b9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0d7d354cd0e6a35f71788a24c6eab9aae5df529d;origin=https://github.com/Romea/romea-ros2-lidar;visit=swh:1:snp:aaae83adb7f3cb90f259e4f4d90e15111db8f923;anchor=swh:1:rev:3ed360fce3dbdc303acd1114e6ecf681c88aab6d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5be5bfefb53837e613919caff1b99f892c4427b;origin=https://github.com/Romea/adap2e;visit=swh:1:snp:5735f996362a28000cd1b650432f882dcd548596;anchor=swh:1:rev:bf58848e5751dbd3d45e5edfe5ce12ad16f942de" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:983d0c6e5aeb1dc1c925c4f22aaa70b2ec32f2ec;origin=https://github.com/Romea/romea-ros2-stereo-camera;visit=swh:1:snp:509c585db6a48cd32a206c51b453c219dea3b29f;anchor=swh:1:rev:07c858edb3b7e81ac8fdc200fa4cea4deaa63b6f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:663487555a3df38f45e016124044d1ec2cf2606d;origin=https://github.com/Romea/romea-core-path-following;visit=swh:1:snp:8195a77163209fd3f21a332a796d9f74882cc205;anchor=swh:1:rev:529ed9b2af303c16b92aee76988bae7251a7b00a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a62318cf27f42af3e6f1ea6f094b94617991dc41;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-rtls-plugin;visit=swh:1:snp:85810d8a85f29e0e908bcadfcfe2db74d9d95ece;anchor=swh:1:rev:d38bc124a9476f73fc70a2c5a925aac42c6c2685" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:304d1eef3beb6b6070562ff5ab00c3c1e16a45f9;origin=https://github.com/Romea/romea-core-imu;visit=swh:1:snp:c8ffde4a10ed5bdfd88e0e620a79b656928af92f;anchor=swh:1:rev:d2bd8e381753a6c93ea1e16c05a3c2c36b5d5dbb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7379e1648eb63121961893eec98e81500924c5df;origin=https://github.com/Romea/romea-core-localisation;visit=swh:1:snp:d0478a5cdf85b4431ab9972a101398493bff5dbf;anchor=swh:1:rev:06bbc72197b018935bef9585f9086c4f21546e6d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d3b2b8635e9ff8a754be3a27602874bc246226f9;origin=https://github.com/Romea/romea-core-localisation-rtls;visit=swh:1:snp:99ed3e4f31453ce54b691c02b2405eb88a04b2d8;anchor=swh:1:rev:39a670255fd25c5fb83f014a82adb785a0e106fe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5eae8e5b0c2e3b87ef5805a4ee157a650c6d65de;origin=https://github.com/Romea/romea-ros2-cmd-mux;visit=swh:1:snp:61d585bf83f3d045f29d9b7d5f1d58e432373d5f;anchor=swh:1:rev:ce5147196036f5e3551aea2a02a7c7c2b9455b27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ef796af316d454353e08c719427f1faad1e356f7;origin=https://github.com/Romea/romea-core-control;visit=swh:1:snp:62060b98dab7a5eabf06d0680640e25aa1dda1ce;anchor=swh:1:rev:95d071601b9fe8e87df824a8a7ce408263e98d63" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f1b72886c5fd9f598f5034a86c040dbcbfd8dded;origin=https://github.com/Romea/romea_core_path_matching;visit=swh:1:snp:ec3aa68bdaa02fb02d315e5dffc06675b9853f6f;anchor=swh:1:rev:fa485328011324d89d22bf9e4e534644e6d1239f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:835038ce11101d537635439a986adc4066c55360;origin=https://github.com/Romea/romea-ros2-simulation;visit=swh:1:snp:a82d95b3f23e8ac1912acfe85b32a5e775610005;anchor=swh:1:rev:fac256b7a4962b3b4cab200c221ea61fe443af06" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c7d58c4b52b97be990f01d0a641144fb8933fd88;origin=https://github.com/Romea/romea-core-rtls;visit=swh:1:snp:0a6f79e42acfc2870ffa8ab1efbeb7ffba325379;anchor=swh:1:rev:55516e22bfe66bcf4145f0edcab050b804d89322" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:727695844343404def29aa49eec4ff2f892fd655;origin=https://github.com/Romea/hunter;visit=swh:1:snp:e644b9424395daf9b2e9260901c2fda4e7ab8ccb;anchor=swh:1:rev:f748076b19b7f3ddc9920f46d670f3e3cfeff9f2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e78a6116bc59aa2d014a5a1eca1d73a9ba3d478;origin=https://github.com/Romea/cinteo;visit=swh:1:snp:5c47dbeec001657c0d186abde4983b88dc46aa5b;anchor=swh:1:rev:7169fc397aef456ffa1e63b12ca56d6250cf8c43" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:74c759d4cb836f4c28616ae511d64cdf93155756;origin=https://github.com/Romea/romea-core-gps;visit=swh:1:snp:2854c0fb34f12570697667073c0aee67bdc4fe7c;anchor=swh:1:rev:cf5ca2cc0294a8ea1767c96fe42c43a3b0899503" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b99ae7ab329e71a1af3604bf22cc3433cf40a7b6;origin=https://github.com/Romea/romea-core-common;visit=swh:1:snp:934f5746358d3ae0b4c55483e9a99907db65ff06;anchor=swh:1:rev:816fdf021bad6669946d18eebe30f52488c7d1cb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4030050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley William David Hill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3151067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Hill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040075" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo Moreo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2027803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829408v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560816" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Debain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455692" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cyrille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debain Christophe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608978v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fouque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;taille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toledo-Moreo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laneurit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo-Moreo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapuis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21658" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7bc9859708d429f1f73077c741a352af4f40ea64;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-rtls-plugin;visit=swh:1:snp:14b24b4f89053294a34640de2fcdb31921605af1;anchor=swh:1:rev:d56821415f3ca998782d6b4f2f86af6ce472e805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa3cf0f97d9a957db1130c905d8d3ffe3b94a2e3;origin=https://github.com/Romea/romea-ros2-mobile-base;visit=swh:1:snp:06ec5924092b795f344a3180280931745962800a;anchor=swh:1:rev:7d7b9269ffc32369021f57ecfb7a827b90c10ce2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ba1d325890d382c8271ec1b074fdaaa7749cedab;origin=https://github.com/Romea/romea-core-rtls-transceiver;visit=swh:1:snp:b3d563739abac9a7d93a526ec1d7276bee9d15eb;anchor=swh:1:rev:22e6e1aac059b21ace30226fbec3d669bbcf1500" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c19465bb6063c77ea36a590323afc6cb5d04fdf;origin=https://github.com/Romea/romea-core-localisation-gps;visit=swh:1:snp:69c1c0cc476b6d2cb7b9cd4f2f09d19001359d6a;anchor=swh:1:rev:bf8b751a15a2fdc7159edff7f7ecfbd33b471c87" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d692a5f0acf581561ddc7409702675301c205dd;origin=https://github.com/Romea/romea-core-filtering;visit=swh:1:snp:18dc51a4eac04f443cd460540bd74ebc850b9f9a;anchor=swh:1:rev:dd2adda633a55605e7ccc1a3d782c0c718cfe6b0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8863d3237bc20825b390359fc0731a9aa0d98a3;origin=https://github.com/Romea/romea-ros2-localisation-utils;visit=swh:1:snp:a592b88b921d96a5d2107dd8f9b11beacc09df29;anchor=swh:1:rev:31adf46874d3b41dbc9ba0d0077ca74377d2a0c8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:516a184323ff30bca06a92c285d6e17c63e18bcb;origin=https://github.com/Romea/romea-ros2-localisation-imu-plugin;visit=swh:1:snp:b1b258ff223069e986df0249b0d470b57b46521c;anchor=swh:1:rev:3a9566d7689dac5444a0749ba986ff2b7f3d814e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:90eb363689f3f0f3a52bd6d9687f69d291354925;origin=https://github.com/Romea/romea-ros2-joy;visit=swh:1:snp:cd11cdbf6808622541cbcc5c2dbc86795d10686b;anchor=swh:1:rev:9fd959d68f25938d97df8a82d25dd9a4620a2e9d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a8f1a8259a20a3145647146c5b481a0005aa2c9d;origin=https://github.com/Romea/romea-core-path;visit=swh:1:snp:bdabcfed640d4fd21fc4af2709f280f843fe856c;anchor=swh:1:rev:19fbc5283c6a46c8bf25fb0e88e32a14eb1bc338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50287bcd55eeecad33b64adfde6ff6c06d43b1ac;origin=https://github.com/Romea/romea-ros2-robot-to-human-localisation-core;visit=swh:1:snp:22140ecea79dc07f7329635aa1c5aa4edafbff8b;anchor=swh:1:rev:d17f682829efeb17d7856dca17b726913a18af61" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4beeb8fe34935e179ef46b8f5d39e9a46c43fec5;origin=https://github.com/Romea/romea-ros2-localisation-msgs;visit=swh:1:snp:5ecc2ffb976c922526485a908b9bc7c3e6cb2501;anchor=swh:1:rev:a997750d72f8380051f755ce0c8d571e34997af9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:867889fb7ed8fb827239b37fc78e003d75d1d30d;origin=https://github.com/Romea/romea-core-mobile-base;visit=swh:1:snp:33b0ffd0379ab84c4c52f8f182adeb0e92615c36;anchor=swh:1:rev:9a01caa28bc4c7c7b42d62f6c8b4737de321213d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59c4201edbda7919c6be3dd1f1e721254847693c;origin=https://github.com/Romea/romea-ros2-camera;visit=swh:1:snp:8ffebc8d40177b7d0e8ff4da1e53c0b076691a9c;anchor=swh:1:rev:8597682396a7ffa60fc009884b195b7417eed550" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e18544197543698aad25e32a24183403900623c3;origin=https://github.com/Romea/robucar;visit=swh:1:snp:95920f1e513bfee92c844fb345eb2df1c3cbf0c5;anchor=swh:1:rev:c76a6f4b5508adf7a90bbb807c199fc327e526a3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:57a0149445759826910c7747918d204387c7ab49;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-core;visit=swh:1:snp:828c24d26d0a6bfb6b049fa5473fd7e2d39b4784;anchor=swh:1:rev:e08d7fef9bfa5cedaba9bc9571b24bf23ae4dbc7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cac164c46f195a7c0013c052804aa543089c8f91;origin=https://github.com/Romea/romea-ros2-rgbd-camera;visit=swh:1:snp:35457fa50edc9072e0fb2be59383a6ec7cadde7e;anchor=swh:1:rev:26ff6906a710a8a2840c170e8bdc15c7320f96b4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32d39aa5418f862bc577c24b8455c38c18879482;origin=https://github.com/Romea/romea-core-localisation-imu;visit=swh:1:snp:c652278787c61f976261bee5a7f9640ca0bad4b1;anchor=swh:1:rev:d4e7c5194a86f8d1a855a44841ceeaddd9cd22ae" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:983d0c6e5aeb1dc1c925c4f22aaa70b2ec32f2ec;origin=https://github.com/Romea/romea-ros2-stereo-camera;visit=swh:1:snp:509c585db6a48cd32a206c51b453c219dea3b29f;anchor=swh:1:rev:07c858edb3b7e81ac8fdc200fa4cea4deaa63b6f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5be5bfefb53837e613919caff1b99f892c4427b;origin=https://github.com/Romea/adap2e;visit=swh:1:snp:5735f996362a28000cd1b650432f882dcd548596;anchor=swh:1:rev:bf58848e5751dbd3d45e5edfe5ce12ad16f942de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0d7d354cd0e6a35f71788a24c6eab9aae5df529d;origin=https://github.com/Romea/romea-ros2-lidar;visit=swh:1:snp:aaae83adb7f3cb90f259e4f4d90e15111db8f923;anchor=swh:1:rev:3ed360fce3dbdc303acd1114e6ecf681c88aab6d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa445de8295e347e023d5b09c3c6c47012187edc;origin=https://github.com/Romea/romea-ros2-teleop;visit=swh:1:snp:ac57443c2186d2184560d02a752b7c2de770082a;anchor=swh:1:rev:7b670d7546c95725560434892fc5cd4678b3cc6b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c9ee8ae23d80de4a3e450616abe31abf8b8783f7;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-rtls-plugin;visit=swh:1:snp:ef7e43967238aa9e93e02b233560aa10b872f3ac;anchor=swh:1:rev:44b448149b2557b09330643ac454f10edc2b0eec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8ce4bc9ffc5354ebb975068185cb3c28755b44f;origin=https://github.com/Romea/romea-ros2-localisation-gps-plugin;visit=swh:1:snp:591eaaaebc9c8f2009d6844d5b22fbb978f34d37;anchor=swh:1:rev:f6e061881b81d28a297c6e51c899e51bff4807b9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f76925a36b7ee63b6c5a7ad513e688148453bcb;origin=https://github.com/Romea/romea-ros2-robot-to-robot-localisation-core;visit=swh:1:snp:18cf4749635f4829da3a5ae5f03faedcb08c278c;anchor=swh:1:rev:6e9a3519b890f0909f8b8e100f85c4c862c56dd1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:663487555a3df38f45e016124044d1ec2cf2606d;origin=https://github.com/Romea/romea-core-path-following;visit=swh:1:snp:8195a77163209fd3f21a332a796d9f74882cc205;anchor=swh:1:rev:529ed9b2af303c16b92aee76988bae7251a7b00a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d3b2b8635e9ff8a754be3a27602874bc246226f9;origin=https://github.com/Romea/romea-core-localisation-rtls;visit=swh:1:snp:99ed3e4f31453ce54b691c02b2405eb88a04b2d8;anchor=swh:1:rev:39a670255fd25c5fb83f014a82adb785a0e106fe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7379e1648eb63121961893eec98e81500924c5df;origin=https://github.com/Romea/romea-core-localisation;visit=swh:1:snp:d0478a5cdf85b4431ab9972a101398493bff5dbf;anchor=swh:1:rev:06bbc72197b018935bef9585f9086c4f21546e6d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:304d1eef3beb6b6070562ff5ab00c3c1e16a45f9;origin=https://github.com/Romea/romea-core-imu;visit=swh:1:snp:c8ffde4a10ed5bdfd88e0e620a79b656928af92f;anchor=swh:1:rev:d2bd8e381753a6c93ea1e16c05a3c2c36b5d5dbb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a62318cf27f42af3e6f1ea6f094b94617991dc41;origin=https://github.com/Romea/romea-ros2-robot-to-world-localisation-rtls-plugin;visit=swh:1:snp:85810d8a85f29e0e908bcadfcfe2db74d9d95ece;anchor=swh:1:rev:d38bc124a9476f73fc70a2c5a925aac42c6c2685" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:727695844343404def29aa49eec4ff2f892fd655;origin=https://github.com/Romea/hunter;visit=swh:1:snp:e644b9424395daf9b2e9260901c2fda4e7ab8ccb;anchor=swh:1:rev:f748076b19b7f3ddc9920f46d670f3e3cfeff9f2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ef796af316d454353e08c719427f1faad1e356f7;origin=https://github.com/Romea/romea-core-control;visit=swh:1:snp:62060b98dab7a5eabf06d0680640e25aa1dda1ce;anchor=swh:1:rev:95d071601b9fe8e87df824a8a7ce408263e98d63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:835038ce11101d537635439a986adc4066c55360;origin=https://github.com/Romea/romea-ros2-simulation;visit=swh:1:snp:a82d95b3f23e8ac1912acfe85b32a5e775610005;anchor=swh:1:rev:fac256b7a4962b3b4cab200c221ea61fe443af06" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727835v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f1b72886c5fd9f598f5034a86c040dbcbfd8dded;origin=https://github.com/Romea/romea_core_path_matching;visit=swh:1:snp:ec3aa68bdaa02fb02d315e5dffc06675b9853f6f;anchor=swh:1:rev:fa485328011324d89d22bf9e4e534644e6d1239f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:74c759d4cb836f4c28616ae511d64cdf93155756;origin=https://github.com/Romea/romea-core-gps;visit=swh:1:snp:2854c0fb34f12570697667073c0aee67bdc4fe7c;anchor=swh:1:rev:cf5ca2cc0294a8ea1767c96fe42c43a3b0899503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e78a6116bc59aa2d014a5a1eca1d73a9ba3d478;origin=https://github.com/Romea/cinteo;visit=swh:1:snp:5c47dbeec001657c0d186abde4983b88dc46aa5b;anchor=swh:1:rev:7169fc397aef456ffa1e63b12ca56d6250cf8c43" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b99ae7ab329e71a1af3604bf22cc3433cf40a7b6;origin=https://github.com/Romea/romea-core-common;visit=swh:1:snp:934f5746358d3ae0b4c55483e9a99907db65ff06;anchor=swh:1:rev:816fdf021bad6669946d18eebe30f52488c7d1cb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c7d58c4b52b97be990f01d0a641144fb8933fd88;origin=https://github.com/Romea/romea-core-rtls;visit=swh:1:snp:0a6f79e42acfc2870ffa8ab1efbeb7ffba325379;anchor=swh:1:rev:55516e22bfe66bcf4145f0edcab050b804d89322" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5eae8e5b0c2e3b87ef5805a4ee157a650c6d65de;origin=https://github.com/Romea/romea-ros2-cmd-mux;visit=swh:1:snp:61d585bf83f3d045f29d9b7d5f1d58e432373d5f;anchor=swh:1:rev:ce5147196036f5e3551aea2a02a7c7c2b9455b27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ebf0678f6c78c84ecdc49c20143c85323e70df84" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d703a5eaa719398ea5a911deeee623a5bd06e012;origin=https://github.com/Romea/aroco;visit=swh:1:snp:4808c770f5b57f439f0d3d22630937182e1f7ba4;anchor=swh:1:rev:04701fa167bc9e0f5b39449e4d246e69e3e7d007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89e0e05fea422f9696aa6fb0ca3e3fd0fb93a9e2;origin=https://github.com/Romea/husky;visit=swh:1:snp:711a403c31952e392065469c668f416ca442b7ed;anchor=swh:1:rev:092e4a6f89824e7f88910f237d47863eefb1a6b3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6b80e85abf115f7f2a3ea38535f0fe20219bdc52;origin=https://github.com/Romea/scout;visit=swh:1:snp:8da8c250951f634f34b43ee5dd60d1a5fee55c6d;anchor=swh:1:rev:3aa1ef5d463162b9064ac7f5ba8a4bca5ca7f716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:91f49fcefb579440c0035b5a9b83e66ca979f248;origin=https://github.com/Romea/romea-ros2-common;visit=swh:1:snp:5c05d33eb98da20da8071c756e9bee3b43a2d58a;anchor=swh:1:rev:f956ede65c84faea0d27128575f0189891a91941" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4030050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley William David Hill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3151067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Hill" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143894" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo Moreo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2027803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cyrille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debain Christophe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887162v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Debain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455692" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Servant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fouque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;taille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo-Moreo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toledo-Moreo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laneurit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapuis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692034v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21658" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>