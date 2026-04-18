--- v0 (2026-03-09)
+++ v1 (2026-04-18)
@@ -147,910 +147,1031 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
+                <w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zind</w:t>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Larbaigt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525003v1</w:t>
+                <w:t xml:space="preserve">hal-05228449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228449v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting humanity: Exploring the human-centred effects of digitalization in agriculture</w:t>
+                <w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Florez</w:t>
+                <w:t xml:space="preserve">Mélanie Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gauche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Conférence de l’Association Information et Management (AIM) : Travailler avec l'IA ou malgré l'IA ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607387v1</w:t>
+                <w:t xml:space="preserve">hal-05350945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Harvesting humanity: Exploring the human-centred effects of digitalization in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">29. Conférence de l’Association Information et Management (AIM) : Travailler avec l'IA ou malgré l'IA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714562v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04741469v1</w:t>
+                <w:t xml:space="preserve">hal-04714562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+                <w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843083v1</w:t>
+                <w:t xml:space="preserve">hal-04741469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic intervention as a way to improve technological adoption.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+                <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Bruère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material, Methods &amp; Technologies 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Burgas, Bulgaria</w:t>
+              <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194720v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ergonomic intervention as a way to improve technological adoption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material, Methods &amp; Technologies 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Burgas, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intervention ergonomique en conception pour favoriser l'adoption des technologies : le cas d'un projet en viticulture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ième congrès de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1060,65 +1181,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,146 +1254,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et agroécologie : l'approche centrée utilisateur en conception IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lubat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1282,358 +1403,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation of the Acceptability of Smart Eyewear for Plot Diagnosis Activity in Agriculture</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport des approches instrumentale et ergotoxicologique pour la conception : le cas du matériel de pulvérisation des pesticides en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics in Design: The Quarterly of Human Factors Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10648046211018541⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol.84 (3), pp.197-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.843.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275513v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des approches instrumentale et ergotoxicologique pour la conception : le cas du matériel de pulvérisation des pesticides en viticulture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Evaluation of the Acceptability of Smart Eyewear for Plot Diagnosis Activity in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.843.0197⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics in Design: The Quarterly of Human Factors Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10648046211018541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081688v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte l’adoption technologique dès le stade de la conception : le cas d’un projet en viticultureadoption des technologies, conseil agricole, intervention ergonomique en conception, représentation, viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.6442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1643,100 +1764,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l'utilité, l'utilisabilité et l'acceptabilité de solutions technologiques innovantes et interopérables en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020TOU20075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03368102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1746,118 +1867,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l'adoption des technologies en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1925,51 +2046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2B30176"/>
+    <w:nsid w:val="7EA42AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2156,51 +2277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-larbaigt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9055-8128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257063145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02194720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10648046211018541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02951047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6442" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03368102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-larbaigt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9055-8128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257063145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02194720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10648046211018541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02951047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03368102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>