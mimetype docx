--- v1 (2026-04-18)
+++ v2 (2026-05-17)
@@ -106,1072 +106,1227 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">257063145</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=M59vtOQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Behind the Screens: Farmers' Lived Experiences of the Social Costs and Benefits of Digitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. pp.159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228449v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
+                <w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zind</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525003v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Broin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350945v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting humanity: Exploring the human-centred effects of digitalization in agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Gauche</w:t>
+                <w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Conférence de l’Association Information et Management (AIM) : Travailler avec l'IA ou malgré l'IA ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607387v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Harvesting humanity: Exploring the human-centred effects of digitalization in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. Conférence de l’Association Information et Management (AIM) : Travailler avec l'IA ou malgré l'IA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Grande-Motte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741469v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843083v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic intervention as a way to improve technological adoption.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material, Methods &amp; Technologies 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Burgas, Bulgaria</w:t>
+              <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194720v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ergonomic intervention as a way to improve technological adoption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material, Methods &amp; Technologies 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Burgas, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intervention ergonomique en conception pour favoriser l'adoption des technologies : le cas d'un projet en viticulture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ième congrès de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1181,219 +1336,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et agroécologie : l'approche centrée utilisateur en conception IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lubat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1403,358 +1558,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des approches instrumentale et ergotoxicologique pour la conception : le cas du matériel de pulvérisation des pesticides en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol.84 (3), pp.197-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.843.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation of the Acceptability of Smart Eyewear for Plot Diagnosis Activity in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics in Design: The Quarterly of Human Factors Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10648046211018541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte l’adoption technologique dès le stade de la conception : le cas d’un projet en viticultureadoption des technologies, conseil agricole, intervention ergonomique en conception, représentation, viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pistes.6442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1764,100 +1919,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l'utilité, l'utilisabilité et l'acceptabilité de solutions technologiques innovantes et interopérables en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020TOU20075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03368102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1867,118 +2022,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l'adoption des technologies en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2046,51 +2201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EA42AEA"/>
+    <w:nsid w:val="BCEF7973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2277,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-larbaigt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9055-8128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257063145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02194720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10648046211018541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02951047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03368102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-larbaigt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9055-8128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257063145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=M59vtOQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Herrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Townsend" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02194720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10648046211018541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02951047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03368102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>